--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -14,51 +14,67 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь слегка кашлянул, делая вид, что не заметил намека: — В лагере строгая дисциплина.</w:t>
+        <w:t>Жунмянь слегка кашлянул, делая вид, что не заметил намека: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В лагере строгая дисциплина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Форма одежды, режим — всё по уставу. За год он привык к этому, хотя иногда жизнь на Императорской звезде казалась ему сном из другой реальности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -78,51 +94,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Слухи о переговорах доходили и до Линваня. После стольких лет войны ресурсы обеих сторон были истощены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Всё наладится. Ты получил посылку с деликатесами? — Линван знал, как сложно передать что-то в закрытую зону; все посылки проходили строгий досмотр. Жунмянь сразу оживился: — Очень вкусно! И практично. Твои мятные леденцы — просто спасение, а вяленое мясо разлетелось в миг.</w:t>
+        <w:t>— Всё наладится. Ты получил посылку с деликатесами? — Линван знал, как сложно передать что-то в закрытую зону; все посылки проходили строгий досмотр. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь сразу оживился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень вкусно! И практично. Твои мятные леденцы — просто спасение, а вяленое мясо разлетелось в миг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Домашнюю тушеную свинину (лу-жоу) в их семье готовили сами. Когда посылку прислали Сюй Линваню, он оставил себе пару пакетов, чтобы сбить охотку, а всё остальное отправил Чу Жунмяню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1502,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Летние каникулы Линван провел дома. Получив пропуск на фронт, студенты должны были сначала собраться в университете, а затем отправиться на передовую. Переговоры с Вая всё еще шли ни шатко ни валко, и стороны пребывали в состоянии холодного противостояния.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван вернулся в вуз за документами. Возглавлял группу снова Ли Жунянь. Фэн Шэн и Ло И были рядом, Линь И тоже сдал экзамены на инженера-механика. Со своим огромным баулом инструментов он кивнул ребятам и сел в автобус технического факультета. — Входим в закрытую зону, — предупредил Ли Жунянь.</w:t>
+        <w:t>Линван вернулся в вуз за документами. Возглавлял группу снова Ли Жунянь. Фэн Шэн и Ло И были рядом, Линь И тоже сдал экзамены на инженера-механика. Со своим огромным баулом инструментов он кивнул ребятам и сел в автобус технического факультета. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Входим в закрытую зону, — предупредил Ли Жунянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У ворот стояли часовые. Ли Жунянь предъявил удостоверение, и их пропустили. Линван видел блокпосты и дозоры вдоль дороги. Путь был тихим, слышался только гул их машин. Вскоре они остановились у главного КПП.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1582,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Студенты, уже знавшие дисциплину, дисциплинированно выстроились в очередь. Карта была привязана к отпечаткам пальцев и скану лица; она служила пропуском, кошельком в столовой и счетчиком боевых заслуг. Если после практики студент решал не оставаться в армии, карту изымали и уничтожали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ваша карта готова. — Ваша карта готова. Сотрудник на регистрации работал с лицом робота, напоминая NPC из игры. Когда подошла очередь Линваня, он назвал данные и показал код на браслете. Услышав имя, регистратор несколько раз пристально на него посмотрел. — Ваша карта готова.</w:t>
+        <w:t>— Ваша карта готова.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудник на регистрации работал с лицом робота, напоминая NPC из игры. Когда подошла очередь Линваня, он назвал данные и показал код на браслете. Услышав имя, регистратор несколько раз пристально на него посмотрел. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваша карта готова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Номер карты был уникальным. Линван взглянул на свой: 99999. Выглядело как счастливое число. Дождавшись остальных, Ли Жунянь передал часть группы другим кураторам, а своих повел в общежитие. Распределение по комнатам было случайным, но в армии «случайности» часто подстроены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,99 +1678,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В армии приказ командира — закон. Дисциплина прежде всего. Расписание я скинул в группу, заучите. Сегодня — день прибытия, распределение должностей придет каждому на почту лично.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь обвел их взглядом: — И еще. Через три дня вы сдадите свои личные браслеты. Вам выдадут армейские устройства, привязанные к картам. Личные гаджеты не вернут до конца службы. Если нужно связаться с родными — сделайте это сейчас, объясните ситуацию, чтобы дома не волновались.</w:t>
+        <w:t>Ли Жунянь обвел их взглядом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И еще. Через три дня вы сдадите свои личные браслеты. Вам выдадут армейские устройства, привязанные к картам. Личные гаджеты не вернут до конца службы. Если нужно связаться с родными — сделайте это сейчас, объясните ситуацию, чтобы дома не волновались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вопросы есть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван поднял руку: — В столовой еда платная?</w:t>
-[...15 lines deleted...]
-        <w:t>Ли Жунянь на мгновение потерял дар речи: — ...Бесплатная. Общий котел. Но если есть желание, можешь готовить сам в казарме на плитке.</w:t>
+        <w:t>Линван поднял руку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В столовой еда платная?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жунянь на мгновение потерял дар речи: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Бесплатная. Общий котел. Но если есть желание, можешь готовить сам в казарме на плитке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он не ожидал такого вопроса от своего лучшего ученика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1694,51 +1838,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Возле полигона есть небольшой супермаркет. Ассортимент скромнее, чем в городе, но на жизнь хватит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ответив на остальные вопросы, Ли Жунянь добавил: — Я живу в первом корпусе. Если что-то важное — пишите, по пустякам не беспокоить. Свободны.</w:t>
+        <w:t>Ответив на остальные вопросы, Ли Жунянь добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я живу в первом корпусе. Если что-то важное — пишите, по пустякам не беспокоить. Свободны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Группа разошлась. Линван с Ло И и Фэн Шэном заглянули в местный магазинчик. Цены там оказались ниже городских, а качество вещей — отличным. Линван прикупил мелочевку для быта, которую не взял из дома. Вернувшись, они познакомились с остальными соседями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>