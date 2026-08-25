--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -158,51 +158,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Даже не надейся. Спи давай, — Жунмянь юркнул под одеяло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван разочарованно вздохнул, выключил свет и притянул омегу к себе. Окутанный его теплом, Жунмянь быстро провалился в дрему. Линван лениво перебирал его пальцы, и сквозь сон до юноши донесся низкий голос: — Как доберешься до фронта, не забывай мне писать.</w:t>
+        <w:t>Линван разочарованно вздохнул, выключил свет и притянул омегу к себе. Окутанный его теплом, Жунмянь быстро провалился в дрему. Линван лениво перебирал его пальцы, и сквозь сон до юноши донесся низкий голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как доберешься до фронта, не забывай мне писать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Когда наступит это "как доберешься"... Как только будет минутка, конечно, напишу», — подумал Жунмянь и окончательно уснул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -254,67 +270,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мало ли, разболеешься ночью, до медпункта идти неудобно, лучше пусть свои порошки от простуды под рукой будут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь согласно кивнул: — Ты обо всём позаботился.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван хотел проводить его до аэропорта, но Жунмянь отказался: — Не нужно, будем на связи через браслеты.</w:t>
+        <w:t>Жунмянь согласно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты обо всём позаботился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван хотел проводить его до аэропорта, но Жунмянь отказался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно, будем на связи через браслеты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>За омегой приехал водитель. Перед тем как сесть в машину, Жунмянь обхватил Линваня за шею, и они слились в долгом поцелуе. Руки альфы уверенно лежали на талии омеги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +382,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван улыбнулся: — Я тоже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь смотрел на удаляющийся силуэт Линваня, пока тот не исчез из виду. Ему стало тоскливо, захотелось повернуть назад. Водитель заметил: — Если молодой господин так тоскует по господину Сюю, я могу отвезти его с нами в аэропорт, а потом подбросить до университета.</w:t>
+        <w:t>Жунмянь смотрел на удаляющийся силуэт Линваня, пока тот не исчез из виду. Ему стало тоскливо, захотелось повернуть назад. Водитель заметил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если молодой господин так тоскует по господину Сюю, я могу отвезти его с нами в аэропорт, а потом подбросить до университета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Рано или поздно всё равно пришлось бы расстаться, пора привыкать. Вот пойдет он в армию — и мы снова будем вместе, — Жунмянь досадливо нахмурился. Водитель лишь добродушно усмехнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +494,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сначала в комендатуру за картой доступа, — Ли повел его по знакомым и незнакомым закоулкам гарнизона. — По ней сможешь проходить через сканеры лица в разрешенные зоны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В комендатуре, увидев самого адъютанта Ли, сотрудники расплылись в улыбках, а взглянув на Жунмяня, стали и вовсе подобострастны. — Господин Чу, ваша карта готова.</w:t>
+        <w:t>В комендатуре, увидев самого адъютанта Ли, сотрудники расплылись в улыбках, а взглянув на Жунмяня, стали и вовсе подобострастны. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Чу, ваша карта готова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли провел для него небольшую экскурсию: жилой корпус, столовая, плац, штаб.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,99 +606,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А кто остальные шестеро? — у Жунмяня появилось нехорошее предчувствие. Адъютант Ли навел справки: сплошь дети высокопоставленных чиновников и богачей. Настоящий «серпентарий». Руководство штаба рассудило мудро: если рассовать этих «золотых деток» по разным комнатам, они сведут с ума всех обычных солдат. Проще запереть их всех в одном месте. И маршал Чу активно поддержал эту идею, впихнув туда и сына.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь: — ... — Понял. Спасибо, дядя Ли. Как-нибудь пообедаем вместе, — уныло произнес юноша.</w:t>
-[...15 lines deleted...]
-        <w:t>Ли, прощаясь, добавил: — Вечером у маршала будет окно, загляни к нему в штаб поужинать.</w:t>
+        <w:t>Жунмянь: — ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял. Спасибо, дядя Ли. Как-нибудь пообедаем вместе, — уныло произнес юноша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли, прощаясь, добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вечером у маршала будет окно, загляни к нему в штаб поужинать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь кивнул. Он всё еще беспокоился о здоровье отца из-за тех слухов. По видеосвязи маршал выглядел крепким, но нужно было убедиться лично. Вечером Жунмянь, еще не видевший соседей, надел форму. Все ходили в одинаковых комбинезонах без знаков отличия — обычные рядовые. В главном здании он встретил нескольких знакомых «дядюшек» и вежливо поздоровался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал Чу был в кабинете, изучая карты. Увидев сына, он бросил короткий взгляд: — Ужинай сегодня со мной, нужно кое-что обсудить.</w:t>
+        <w:t>Маршал Чу был в кабинете, изучая карты. Увидев сына, он бросил короткий взгляд: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ужинай сегодня со мной, нужно кое-что обсудить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -702,115 +830,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ерунда, пустяковая царапина. Возвращайся в казарму, налаживай контакт с соседями. Если что — зови Ли. Свободен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь с сомнением посмотрел на отца, уходя крайне неохотно. Маршал усмехнулся: — Ну и чего ты застрял? Иди уже.</w:t>
-[...15 lines deleted...]
-        <w:t>Когда сын скрылся за дверью, улыбка маршала погасла. Он нахмурился и открыл на браслете секретный список. — Нужно готовиться заранее... — пробормотал он про себя.</w:t>
+        <w:t>Жунмянь с сомнением посмотрел на отца, уходя крайне неохотно. Маршал усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и чего ты застрял? Иди уже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда сын скрылся за дверью, улыбка маршала погасла. Он нахмурился и открыл на браслете секретный список. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нужно готовиться заранее... — пробормотал он про себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись в казарму, Жунмянь застал знакомые лица. Из всех омег он лучше всего ладил с Нельсоном. Тот выглядел измотанным. Увидев Жунмяня, Нельсон язвительно улыбнулся: — Чего это ты в казарму вернулся? Разве не в главном здании должен спать?</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь не остался в долгу: — А ты? Почему сам не в штабе?</w:t>
+        <w:t>Вернувшись в казарму, Жунмянь застал знакомые лица. Из всех омег он лучше всего ладил с Нельсоном. Тот выглядел измотанным. Увидев Жунмяня, Нельсон язвительно улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего это ты в казарму вернулся? Разве не в главном здании должен спать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь не остался в долгу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты? Почему сам не в штабе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Их отправили сюда для службы, а не для демонстрации привилегий. Нельсон последние дни только и делал, что разбирал бумаги и был на побегушках. Опасностей не было, но скука смертная. Появление Жунмяня его взбодрило — проснулся дух соперничества. Нельсон лишь хмыкнул. Остальные омеги в перепалку не лезли. Утром, едва зазвонил будильник, все вскочили: десять минут на сборы и бегом на плац на зарядку. Время — 6:00 утра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1262,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Успокоенный, Жунмянь выключил браслет. На следующее утро после завтрака он отправился к своему взводу — двадцати пяти бойцам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— С этого дня я ваш заместитель. Если у вас возникнут проблемы и правда будет на вашей стороне — я вас защищу. Никто не посмеет обидеть моих людей. Будь то награды или снабжение — если будете хорошо работать, я гарантирую вам продвижение по службе, — холодно произнес Жунмянь. На нем была темно-зеленая форма, черные берцы и фуражка. Золотые волосы, пронзительные голубые глаза — он выглядел безупречно, но при этом отстраненно. В этой холодности чувствовалась аристократическая уверенность и достоинство истинного наследника знатного рода. Он разительно отличался от обычных солдат. Бойцы заметно приободрились.</w:t>
+        <w:t>— С этого дня я ваш заместитель. Если у вас возникнут проблемы и правда будет на вашей стороне — я вас защищу. Никто не посмеет обидеть моих людей. Будь то награды или снабжение — если будете хорошо работать, я гарантирую вам продвижение по службе, — холодно произнес Жунмянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На нем была темно-зеленая форма, черные берцы и фуражка. Золотые волосы, пронзительные голубые глаза — он выглядел безупречно, но при этом отстраненно. В этой холодности чувствовалась аристократическая уверенность и достоинство истинного наследника знатного рода. Он разительно отличался от обычных солдат. Бойцы заметно приободрились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жизнь Жунмяня в армии вошла в колею. Однако через месяц у всех изъяли средства связи. Теперь без веской причины нельзя было покинуть территорию части, а для выхода в город требовались подписи трех старших офицеров. Жунмянь оказался полностью отрезан от мира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1694,83 +1902,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не рискуй так. Жизнь важнее всего, — сказал Линван. Жунмянь тепло улыбнулся: — Я знаю. Больше так не буду. Хотя... ладно, неважно. Как ты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван уловил это «хотя», но не стал допытываться. Он знал, что Жунмянь всегда был немного избалованным, и то, что он так надрывается на фронте под крылом отца, вызывало у него смутные подозрения. Но он лишь улыбнулся: — У меня всё отлично. Снова первый на курсе. Синхронизация с Аполлоном растет. В этом году, на третьем курсе, я планирую закрыть и программу четвертого, чтобы поскорее приехать к тебе.</w:t>
+        <w:t>Линван уловил это «хотя», но не стал допытываться. Он знал, что Жунмянь всегда был немного избалованным, и то, что он так надрывается на фронте под крылом отца, вызывало у него смутные подозрения. Но он лишь улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня всё отлично. Снова первый на курсе. Синхронизация с Аполлоном растет. В этом году, на третьем курсе, я планирую закрыть и программу четвертого, чтобы поскорее приехать к тебе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— С твоим уровнем четвертый курс — это формальность, — Жунмянь тихо рассмеялся. — Я очень жду тебя здесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сердце Линваня обожгло нежностью. Он посмотрел на воротник формы Жунмяня: — В такую жару не обязательно застегивать все пуговицы.</w:t>
+        <w:t>Сердце Линваня обожгло нежностью. Он посмотрел на воротник формы Жунмяня: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В такую жару не обязательно застегивать все пуговицы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>