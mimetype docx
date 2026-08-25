--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -78,83 +78,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Альфы коварны и умеют притворяться, и Линван мгновенно считал сигнал Жунмяня. Поймав взгляд омеги, Линван одним движением сбросил рубашку, обнажая безупречный рельеф спины. Он целовал глаза Жунмяня, пока тот не зажмурился, чувствуя, как дрожат его длинные ресницы в ритме их общего дыхания. Матрас слегка просел, когда тела прильнули друг к другу еще теснее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Щеки Жунмяня пылали. Ему казалось, что Линван — это пробуждающийся вулкан, он весь состоял из жара. Губы альфы прижались к его плечу, оставляя след. Для Линваня в Жунмяне не было ни одного изъяна. Когда альфа собрался продолжить, Жунмянь перехватил его руку: — Ты говорил... про то, что сделаешь это с помощью...</w:t>
-[...31 lines deleted...]
-        <w:t>Это было лучше, чем ничего. Линван обладал колоссальным терпением. Он склонился над ним, обдавая кожу жарким дыханием. Жунмянь зажмурился от стыда и восторга. Линван обнял его, мягко сжал его дрожащие пальцы и тихо рассмеялся: — Смотри на меня.</w:t>
+        <w:t>Щеки Жунмяня пылали. Ему казалось, что Линван — это пробуждающийся вулкан, он весь состоял из жара. Губы альфы прижались к его плечу, оставляя след. Для Линваня в Жунмяне не было ни одного изъяна. Когда альфа собрался продолжить, Жунмянь перехватил его руку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты говорил... про то, что сделаешь это с помощью...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В такой обстановке Жунмянь не смог выдавить это слово. Линван с нежностью и некоторой снисходительностью поцеловал его в висок: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было лучше, чем ничего. Линван обладал колоссальным терпением. Он склонился над ним, обдавая кожу жарким дыханием. Жунмянь зажмурился от стыда и восторга. Линван обнял его, мягко сжал его дрожащие пальцы и тихо рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смотри на меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>От этих слов Жунмянь, и без того смущенный, открыл глаза. Он посмотрел на красивого мужчину над собой, и его зрачки сузились. ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +286,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В этом не было ничего постыдного. Это было сладко и нежно, как сочный персик. Линван невольно потер большой палец об указательный, вспоминая ощущения. В период гона разум становится более прямолинейным, и Линван не видел смысла себя сдерживать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Снова шум воды. Жунмянь вышел из душа в свежей пижаме и увидел, что Линван всё еще здесь — сидит на краю кровати и читает книгу. На тумбочке Жунмяня не было серьезной литературы — в основном манга. Линван с интересом листал один из томов. Заметив движение, он поднял глаза: — Может, ляжем вместе сегодня?</w:t>
+        <w:t>Снова шум воды. Жунмянь вышел из душа в свежей пижаме и увидел, что Линван всё еще здесь — сидит на краю кровати и читает книгу. На тумбочке Жунмяня не было серьезной литературы — в основном манга. Линван с интересом листал один из томов. Заметив движение, он поднял глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может, ляжем вместе сегодня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь не мог просто «использовать» партнера и выставить его за дверь — это было бы совсем по-свински. Хотя он сам почти ничего не сделал для Линваня (хотя видел, что тот и сам вполне справился и остался доволен), лицо омеги снова обдало жаром.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,67 +366,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван мягко улыбнулся. Казалось, он мгновенно вернулся в свое обычное, спокойное состояние. Он продолжил листать мангу с легкой улыбкой, а затем как бы невзначай перевел взгляд на Жунмяня. Тот вцепился в одеяло, его голубые глаза были круглыми от удивления. Увидев, что Линван смотрит на него и улыбается, он буквально окаменел. «Какой милый».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван отложил книгу и придвинулся ближе. Его дыхание коснулось щеки Жунмяня. В нем всё еще чувствовалась нотка текилы — манящая и опасная. — О чем думаешь?</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь встретился с его смеющимися глазами, перевел взгляд на его губы и тут же опустил веки, чувствуя себя как на раскаленной сковороде. Эта реакция вызвала у Линваня смешок. Он поцеловал Жунмяня в лоб: — Что такое? Боишься на меня смотреть? — Посмотри на меня, ну же.</w:t>
+        <w:t>Линван отложил книгу и придвинулся ближе. Его дыхание коснулось щеки Жунмяня. В нем всё еще чувствовалась нотка текилы — манящая и опасная. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чем думаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь встретился с его смеющимися глазами, перевел взгляд на его губы и тут же опустил веки, чувствуя себя как на раскаленной сковороде. Эта реакция вызвала у Линваня смешок. Он поцеловал Жунмяня в лоб: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что такое? Боишься на меня смотреть? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Посмотри на меня, ну же.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Опять этот тон. Опять те же слова. Жунмянь снова вспомнил те «непристойные» кадры в своей голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -414,67 +526,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ничего мне не нравится! — буркнул он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван с улыбкой поцеловал его в щеку: — Ох уж этот колючий персик.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь покраснел еще сильнее: — Тебе пора спать. И не смей трогать мою мангу!</w:t>
+        <w:t>Линван с улыбкой поцеловал его в щеку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох уж этот колючий персик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь покраснел еще сильнее: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе пора спать. И не смей трогать мою мангу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он выхватил томик, глянул на обложку, и сердце его ушло в пятки. Это была та самая книга, которую ему посоветовал Бай Нянь — редкое издание по «эстетике человеческого тела», настоящий раритет. Бай Нянь потратил кучу сил, чтобы её достать. Называлась она «Военная форма под запретом». По названию несложно догадаться о содержании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -766,51 +910,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Если спросишь меня, я и сам не отвечу — я не заметил, как стал таким, — Линван перехватил его пальцы и поцеловал их кончики. — Но даже если я буду дураком, ты всё равно будешь моим. — Перед тобой я всегда буду стараться быть самым умным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь нарочно взъерошил ему волосы: — Опять ты несешь чепуху.</w:t>
+        <w:t>Жунмянь нарочно взъерошил ему волосы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Опять ты несешь чепуху.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Всё очевидно: рядом с любимым человеком альфа всегда стремится показать себя с лучшей стороны. Поэтому перед тобой я всегда буду гениален, — Линван перехватил его руку, повернулся на бок и ласково потерся щекой о его лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,67 +990,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Похоже на настоящую семью, — неспешно дополнил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь просиял. — В точку! За это полагается награда — поцелуй. Его поцелуй был мимолетным, легким и невообразимо нежным.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван замер. Прошло немало времени, прежде чем он пришел в себя. В темноте перед его глазами плясали разноцветные блики. Он коснулся своих губ кончиками пальцев и, улыбаясь, крепче прижал к себе Жунмяня. Его глаза светились мягким, искренним светом: — Это было так неожиданно... Ты чудо, Мянь-Мянь.</w:t>
+        <w:t>Жунмянь просиял. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В точку! За это полагается награда — поцелуй. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его поцелуй был мимолетным, легким и невообразимо нежным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван замер. Прошло немало времени, прежде чем он пришел в себя. В темноте перед его глазами плясали разноцветные блики. Он коснулся своих губ кончиками пальцев и, улыбаясь, крепче прижал к себе Жунмяня. Его глаза светились мягким, искренним светом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это было так неожиданно... Ты чудо, Мянь-Мянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>