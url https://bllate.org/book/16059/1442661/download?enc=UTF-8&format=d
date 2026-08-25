--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -62,51 +62,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гон у Линваня тоже давно не случался. Благодаря высокой совместимости, их временные метки действовали долго. Сейчас признаков не было, так что его период, скорее всего, задержится. В крайнем случае он переждет его в изоляторе на подавителях или просто попросит у Жунмяня пару его ношеных вещей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они вышли из кофейни. Пока они целовались, горечь кофе не ощущалась, но теперь во рту стало нестерпимо горько. Жунмянь заявил со всей серьезностью: — Больше никаких поцелуев после кофе.</w:t>
+        <w:t>Они вышли из кофейни. Пока они целовались, горечь кофе не ощущалась, но теперь во рту стало нестерпимо горько. Жунмянь заявил со всей серьезностью: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Больше никаких поцелуев после кофе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Как скажешь, — согласился Линван. Ему тоже было горько, но поцелуй того стоил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -158,51 +174,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Спустившись со сцены, Ван Юй сохранял спокойствие. Его взгляд случайно пересекся со Сюй Линванем. Он вежливо кивнул и улыбнулся. Сейчас они не были конкурентами, а на людях нужно держать лицо. До Ван Юя доходили слухи о плохом самочувствии маршала Чу, хотя тот их и опровергал. Ван Юй считал, что дыма без огня не бывает, и раз уж его карьера в армии идет в гору, нет смысла вцепляться в семью Чу мертвой хваткой. Пока Линван не переходит ему дорогу, он готов быть любезным. Линван ответил на взгляд и тут же отвернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После церемонии Юй Сю подошла к Жунмяню: — Пойдешь с нами пообедать? Там будут люди, с которыми стоит познакомиться.</w:t>
+        <w:t>После церемонии Юй Сю подошла к Жунмяню: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдешь с нами пообедать? Там будут люди, с которыми стоит познакомиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Речь шла о выпускниках. Те, у кого не было влиятельных покровителей, пытались через Юй Сю выйти на Жунмяня. Она сначала «фильтровала» кандидатов и только потом представляла их ему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,67 +334,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Жунянь ответил почти сразу: 【Одобрено. Иди.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В офисе Ли Жунянь отхлебнул чай с ягодами годжи и тяжело вздохнул. Сидевший рядом коллега-бета спросил: — Ли-лаоши, переживаете из-за распределения классов?</w:t>
-[...15 lines deleted...]
-        <w:t>Пришли первокурсники, и Ли Жуняню, который вел потоковые лекции у шести групп, могли добавить еще нагрузки. Тот покачал игловой: — Первокурсников я брать не буду, слишком утомительно. Я вообще в прошлом году увольняться хотел, но попался мне один талантливый малый, жалко было бросать. Вот и остался.</w:t>
+        <w:t>В офисе Ли Жунянь отхлебнул чай с ягодами годжи и тяжело вздохнул. Сидевший рядом коллега-бета спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли-лаоши, переживаете из-за распределения классов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пришли первокурсники, и Ли Жуняню, который вел потоковые лекции у шести групп, могли добавить еще нагрузки. Тот покачал игловой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Первокурсников я брать не буду, слишком утомительно. Я вообще в прошлом году увольняться хотел, но попался мне один талантливый малый, жалко было бросать. Вот и остался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вы про Сюй Линваня? — коллега знал, что Ли Жунянь богат, имеет офицерское звание и на зарплату учителя ему плевать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +462,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван решил собрать вещи и перебраться в башню. Услышав об этом, Жунмянь рассмеялся: — Не нужно ничего тащить. Пойдем и купим всё новое: одежду, средства гигиены. Чтобы тебе не пришлось вечно таскать чемоданы. Я уеду на фронт, а ты, когда будет время, сможешь проводить выходные в башне. В общежитии хорошо, но иногда хочется простора, да и оборудование тут всё под рукой.</w:t>
+        <w:t>Линван решил собрать вещи и перебраться в башню. Услышав об этом, Жунмянь рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно ничего тащить. Пойдем и купим всё новое: одежду, средства гигиены. Чтобы тебе не пришлось вечно таскать чемоданы. Я уеду на фронт, а ты, когда будет время, сможешь проводить выходные в башне. В общежитии хорошо, но иногда хочется простора, да и оборудование тут всё под рукой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, я согласен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +638,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван проявил понимание, и Жунмянь с облегчением выдохнул. Бывают альфы, которые, получив омегу, начинают вести себя эгоистично или пытаются манипулировать своими феромонами. Он знал, что Линван не такой, но такая готовность идти навстречу его очень радовала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Робот-уборщик уже выстирал новые вещи, скоро их можно будет разложить по шкафам. Линван уже освоился в башне. Он включил свет в саду и сел на скамью, вдыхая аромат цветов. Было полное ощущение, что они с Жунмянем начали жить вместе. Жунмянь вышел к нему в пижаме с тарелкой дыни: — Будешь?</w:t>
+        <w:t>Робот-уборщик уже выстирал новые вещи, скоро их можно будет разложить по шкафам. Линван уже освоился в башне. Он включил свет в саду и сел на скамью, вдыхая аромат цветов. Было полное ощущение, что они с Жунмянем начали жить вместе. Жунмянь вышел к нему в пижаме с тарелкой дыни: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Обязательно, — дыня была слабостью Линваня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -702,99 +798,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мянь-Мянь, Мянь-Мянь... — на лбу Линваня вздулись вены. Аромат текилы стал почти осязаемым. Его зубы чесались, а взгляд неотрывно следовал за Жунмянем. На омеге была шелковая пижама, три верхние пуговицы которой были расстегнуты. С высоты своего роста Линван видел, как под действием феромонов мерно вздымается его белоснежная грудь. Кадык Линваня дернулся. Его голос стал густым, тягучим и пугающе вкрадчивым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В Жунмяне еще теплились остатки осторожности. Он сделал шаг назад и постарался сказать твердо: — В такой ситуации... лучше сначала вколоть ингибитор.</w:t>
+        <w:t>В Жунмяне еще теплились остатки осторожности. Он сделал шаг назад и постарался сказать твердо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В такой ситуации... лучше сначала вколоть ингибитор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но ингибиторы больше не интересовали Линваня. Зачем суррогат, когда рядом есть оригинал? Он шагнул вперед, обхватил Жунмяня сзади и приник губами к его шее. Его пальцы были раскаленными — это тепло мгновенно передавалось через шелк пижамы к коже. Жунмянь чувствительно и надрывно выдохнул. Губы альфы лишь слегка прикусили железу, а затем начали ласкать кожу вокруг нее. Омегу охватила паника, которая быстро сменилась неутолимой жаждой. Железа не получала достаточно феромонов, и его собственный период вспыхнул с новой силой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван развернул Жунмяня к себе и накрыл его губы своими. В гостиной было светло, белое сияние ламп заливало их фигуры. Линван действовал властно и умело: он перехватил руки Жунмяня и завел их ему за спину, лишая возможности пошевелиться. От близости тел по коже пробежал холодок, пока их феромоны сплетались в тугой узел. Поцеловав его в губы, Линван переключился на уголки глаз — раскрасневшиеся, они теперь тоже напоминали цветом спелый персик.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он подхватил Жунмяня на руки. Шаг его был твердым. Мгновение — и мир перевернулся: спина Жунмяня коснулась мягкой постели. Шторы были задернуты лишь наполовину, в окно пробивался свет уличных огней. В полумраке спальни смешивались отблески из окна и полоса света из гостиной. Со стороны входа в спальню виднелся лишь высокий силуэт альфы. Руки Линваня, обычно сухие и теплые, теперь обжигали. Он взял руку Жунмяня и приложил к вороту своей рубашки. Дыхание коснулось уха омеги: — Поможешь мне?</w:t>
+        <w:t>Он подхватил Жунмяня на руки. Шаг его был твердым. Мгновение — и мир перевернулся: спина Жунмяня коснулась мягкой постели. Шторы были задернуты лишь наполовину, в окно пробивался свет уличных огней. В полумраке спальни смешивались отблески из окна и полоса света из гостиной. Со стороны входа в спальню виднелся лишь высокий силуэт альфы. Руки Линваня, обычно сухие и теплые, теперь обжигали. Он взял руку Жунмяня и приложил к вороту своей рубашки. Дыхание коснулось уха омеги: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поможешь мне?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>