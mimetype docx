--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -142,67 +142,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А что, так можно было? Он в очередной раз понял, что всё еще плохо ориентируется в тонкостях мира ABO.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь отпил воды из бутылки и с досадой добавил: — После твоей временной метки я терпеть не могу обычные ингибиторы. Они на вкус как пресная вода — никакие. Твои феромоны такие уютные, мне они очень нравятся. Так что лучше иметь запас при себе. — Кажется... я немного подсел на твой запах.</w:t>
-[...15 lines deleted...]
-        <w:t>Сердце Линвана пропустило удар. Жунмянь смутился: — В общем, после церемонии открытия семестра нам нужно куда-нибудь сходить и нормально поговорить.</w:t>
+        <w:t>Жунмянь отпил воды из бутылки и с досадой добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После твоей временной метки я терпеть не могу обычные ингибиторы. Они на вкус как пресная вода — никакие. Твои феромоны такие уютные, мне они очень нравятся. Так что лучше иметь запас при себе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется... я немного подсел на твой запах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Линвана пропустило удар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь смутился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В общем, после церемонии открытия семестра нам нужно куда-нибудь сходить и нормально поговорить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван с улыбкой кивнул: — Я тоже по тебе соскучился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +302,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Звездолет проделал путь от Шестой планеты до Императорской звезды. Ступив на столичную землю, Линван почувствовал странное тепло. Теперь он любил обе эти планеты, хотя они были полными противоположностями: одна — сияющая столица, другая — богом забытая окраина Федерации. Улыбнувшись, он отправил Жунмяню фото аэропорта: «Я на месте».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Первым делом он отправился в общежитие. В комнате он застал Линь И, который собирал вещи: после первого курса тот перевелся на факультет механики и теперь переезжал в их корпус. Видя, что другу тяжело одному, Линван предложил: — Давай помогу.</w:t>
+        <w:t>Первым делом он отправился в общежитие. В комнате он застал Линь И, который собирал вещи: после первого курса тот перевелся на факультет механики и теперь переезжал в их корпус. Видя, что другу тяжело одному, Линван предложил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай помогу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линь И просиял: — Спасибо тебе! Не забывай меня после переезда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -350,131 +430,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван отправил «ОК».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Довезя Линь И до места, Линван вернул тележку местному коменданту: — Дядя, я тут оставлю на минутку, скоро заберу.</w:t>
+        <w:t>Довезя Линь И до места, Линван вернул тележку местному коменданту: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя, я тут оставлю на минутку, скоро заберу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тот кивнул. Линь И, будучи немного социофобом, поражался смелости друга. Он сам раскрывался только с близкими и сейчас чувствовал легкую панику перед входом в новый коллектив. Ему было жаль покидать привычных соседей и учителей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван заметил его подавленность: — В какой ты комнате? — 305-я.</w:t>
-[...47 lines deleted...]
-        <w:t>Линван приветливо кивнул: — Он самый. А вас как зовут?</w:t>
+        <w:t>Линван заметил его подавленность: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В какой ты комнате? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— 305-я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они поднялись на третий этаж. Три соседа уже были на месте. Увидев новичка, они на секунду замерли, но потом один из них весело воскликнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добро пожаловать, Линь И! Мы тебя уже по чату группы знаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь И застенчиво поздоровался. Пока Линван помогал расставлять вещи, он протянул другу бутылку воды — день выдался жарким. Один из новых соседей, парень высокого роста, вдруг неуверенно спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай... ты ведь Сюй Линван, да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван приветливо кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он самый. А вас как зовут?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Парни прямо-таки засветились от гордости. По сравнению с репутацией Линвана в университете, они чувствовали себя мелкими сошками. Познакомиться с такой легендой лично было невероятно круто. Они наперебой назвали имена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,83 +686,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Конечно, — Линван быстро добавил их в друзья. После пары минут общения парни были от него в полном восторге.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тут браслет снова ожил. — Это от Мянь-Мяня, мне пора бежать.</w:t>
+        <w:t>Тут браслет снова ожил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это от Мянь-Мяня, мне пора бежать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>То, что Чу Жунмянь — его парень, давно не было секретом, и фамилия Чу заставляла всех в университете относиться к этой паре с благоговением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Линь И, я побежал. Если что — пиши. Загляну к тебе на днях. Помни: я жду, когда ты станешь великим механиком и будешь чинить мой мех со скидкой. Содержать эту махину — разорение! — Линван по-дружески хлопнул Линь И по плечу. Тот расплылся в улыбке: — Договорились. Буду стараться изо всех сил.</w:t>
+        <w:t>— Линь И, я побежал. Если что — пиши. Загляну к тебе на днях. Помни: я жду, когда ты станешь великим механиком и будешь чинить мой мех со скидкой. Содержать эту махину — разорение! — Линван по-дружески хлопнул Линь И по плечу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот расплылся в улыбке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Договорились. Буду стараться изо всех сил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван исчез так же стремительно, как и появился. Когда за ним закрылась дверь, соседи наперебой засыпали Линь И вопросами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,83 +942,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он казался безупречным во всем, включая выбор партнера. Чу Жунмянь так долго оставался завидным холостяком Императорской звезды, а стоило Линваню появиться — и они уже пара. Учитывая, насколько Жунмянь придирчив, это лишь подтверждало: у Сюй Линваня явно припрятано несколько козырей в рукаве.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Один из соседей по комнате добавил: — Слышали, Ван Юй получил повышение? Теперь он капитан. Но поговаривают, что он идет на неоправданный риск. В его отряде после каждого задания выживает едва ли половина состава. Многие теперь боятся к нему попадать — слишком высокая смертность.</w:t>
+        <w:t>Один из соседей по комнате добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слышали, Ван Юй получил повышение? Теперь он капитан. Но поговаривают, что он идет на неоправданный риск. В его отряде после каждого задания выживает едва ли половина состава. Многие теперь боятся к нему попадать — слишком высокая смертность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линь И намотал это на ус. Хоть он и не собирался на передовую, как механику ему всё равно предстояло примкнуть к какому-то подразделению. Нужно будет постараться попасть в команду к кому-то менее кровожадному.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем временем Сюй Линван нашел Жунмяня. Он ускорил шаг и с улыбкой подошел к нему: — Долго ждал?</w:t>
+        <w:t>Тем временем Сюй Линван нашел Жунмяня. Он ускорил шаг и с улыбкой подошел к нему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Долго ждал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Есть немного. Впредь не заставляй меня ждать, — Жунмянь шутливо ухватил его за руку, но, едва обняв, тут же отстранился. — Уф, жарища. Если прилипнем друг к другу, совсем сваримся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +1198,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нам еще на церемонию открытия идти... — с трудом выдавил Жунмянь. Вокруг витал аромат кофе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван приник к его губам, его тихий смех отозвался вибрацией в груди: — Ты больше не председатель студсовета, пусть теперь другие суетятся. А тебе пора наслаждаться жизнью, господин председатель.</w:t>
+        <w:t>Линван приник к его губам, его тихий смех отозвался вибрацией в груди: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты больше не председатель студсовета, пусть теперь другие суетятся. А тебе пора наслаждаться жизнью, господин председатель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В кабинке Линван не позволял себе лишнего, но крепко сжал руку Жунмяня, переплетая пальцы. Его губы скользнули по подбородку к задней части шеи. Здесь нельзя было выпускать феромоны — запах долго не выветрится, — поэтому он лишь слегка прикусил зубами железу, вызывая у омеги волну мурашек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1022,67 +1294,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В голове Жунмяня всё помутилось. «Как это — языком?» — подумал он, но, сам того не замечая, произнес вопрос вслух. Линван наклонился к самому его уху и прошептал всего одно слово.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь почувствовал, как жар бросился в лицо и волной окатил всё тело. Он стал пунцовым, как вареный краб. О таком он никогда не слышал! Разве так можно? Он легонько оттолкнул Линваня: — Что за странности ты говоришь...</w:t>
-[...15 lines deleted...]
-        <w:t>Линван невозмутимо продолжил: — Это очень приятно и отлично помогает. Эффекта может хватить на четыре-пять месяцев.</w:t>
+        <w:t>Жунмянь почувствовал, как жар бросился в лицо и волной окатил всё тело. Он стал пунцовым, как вареный краб. О таком он никогда не слышал! Разве так можно? Он легонько оттолкнул Линваня: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за странности ты говоришь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван невозмутимо продолжил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это очень приятно и отлично помогает. Эффекта может хватить на четыре-пять месяцев.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь заколебался: — Правда?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>