--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -158,195 +158,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот закончу школу, посмотрим, какую отмазку ты тогда придумаешь! — Юньюй нехотя ушел. Если не хочешь провести лето за учебниками, лучше вовремя отступить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван растянулся на кровати. Ночь заглядывала в окно. Браслет завибрировал — Жунмянь прислал шесть фотографий. Жунмянь: 【Сегодня ходил с папой на прием. Один дядя узнал, что я на четвертом курсе еду на фронт, и решил подарить мне боевой костюм. Я выбираю, какой лучше?】</w:t>
+        <w:t>Линван растянулся на кровати. Ночь заглядывала в окно. Браслет завибрировал — Жунмянь прислал шесть фотографий. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь: 【Сегодня ходил с папой на прием. Один дядя узнал, что я на четвертом курсе еду на фронт, и решил подарить мне боевой костюм. Я выбираю, какой лучше?】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: 【Если дядя близкий, попробуй забрать все.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь: 【Понял. стикер "Отличная работа".jpg】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь отложил браслет, еще раз посмотрел на шесть понравившихся костюмов и ослепительно улыбнулся одному из генералов: — Дядя, мне нравятся все шесть.</w:t>
+        <w:t>Жунмянь отложил браслет, еще раз посмотрел на шесть понравившихся костюмов и ослепительно улыбнулся одному из генералов: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя, мне нравятся все шесть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Берем все! Главное, чтобы тебе нравилось, — генерал с улыбкой приложил карту. К младшему поколению, особенно к сыну своего старого начальника, он был очень щедр.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь указал адрес доставки. На башню он заезжал, только когда там был Линван. В остальное время он жил в особняке на Западной горе — там же обитал маршал Чу и многие высокопоставленные лица. Там он всегда мог заглянуть к Бай Няню. Сегодня Жунмянь ночевал там вместе с папой. Он сиял от радости после таких подарков и подошел к Себелю: — Папа, дядя подарил мне экипировку.</w:t>
-[...31 lines deleted...]
-        <w:t>— Пустяки. На поле боя плохой костюм — это обуза, — генерал Чэнь замялся, бросив взгляд на Себеля. Себель тонко улыбнулся: — Мянь-Мянь, иди перекуси. И захвати мне кусочек клубничного торта домой.</w:t>
+        <w:t>Жунмянь указал адрес доставки. На башню он заезжал, только когда там был Линван. В остальное время он жил в особняке на Западной горе — там же обитал маршал Чу и многие высокопоставленные лица. Там он всегда мог заглянуть к Бай Няню. Сегодня Жунмянь ночевал там вместе с папой. Он сиял от радости после таких подарков и подошел к Себелю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Папа, дядя подарил мне экипировку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель вежливо кивнул генералу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Снова вы тратитесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пустяки. На поле боя плохой костюм — это обуза, — генерал Чэнь замялся, бросив взгляд на Себеля. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель тонко улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мянь-Мянь, иди перекуси. И захвати мне кусочек клубничного торта домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, — Жунмянь послушно удалился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Генерал Чэнь, убедившись, что юноша далеко, заговорил: — Мянь-Мянь — омега. Армия не запрещает им служить, но на передовой слишком опасно. Может, лучше пристроить его в тыл? Там и заслуги можно получить, и безопаснее. При правильном подходе карьера пойдет не хуже, чем на фронте.</w:t>
+        <w:t>Генерал Чэнь, убедившись, что юноша далеко, заговорил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мянь-Мянь — омега. Армия не запрещает им служить, но на передовой слишком опасно. Может, лучше пристроить его в тыл? Там и заслуги можно получить, и безопаснее. При правильном подходе карьера пойдет не хуже, чем на фронте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я и сам так думаю, — вздохнул Себель. — Но у Мянь-Мяня свой характер. Когда он поступал в Федеральный университет, я был против, но он уперся — не переубедить. Если я запрещу ему лететь на фронт, он сбежит туда тайком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +542,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он сел в машину, где на пассажирском сиденье уже ждал Жунмянь. Тот как раз закончил переписку с Линванем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Торт на заднем сиденье, — сообщил сын. — Поехали домой. Расспроси отца о делах на фронте, на всякий случай. Ничего не скрывай, если что — иди к нему или к адъютанту Ли, — наставлял Себель.</w:t>
+        <w:t>— Торт на заднем сиденье, — сообщил сын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поехали домой. Расспроси отца о делах на фронте, на всякий случай. Ничего не скрывай, если что — иди к нему или к адъютанту Ли, — наставлял Себель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Понял, папа, — послушно отозвался Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -638,99 +766,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь слегка оторопел от внезапного звонка собственного отца, но, проявив завидную твердость духа, принял вызов. Он увидел маршала Чу в пустой комнате, на фоне которой висела огромная стратегическая карта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что-то случилось? — Жунмянь решил пойти в атаку первым, нарушая всякую субординацию. Маршал Чу буднично спросил: — Ты прошел аттестацию за четвертый курс и собираешься на фронт. Куда именно хочешь попасть?</w:t>
+        <w:t>— Что-то случилось? — Жунмянь решил пойти в атаку первым, нарушая всякую субординацию. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу буднично спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты прошел аттестацию за четвертый курс и собираешься на фронт. Куда именно хочешь попасть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Еще не думал. У тебя опыта больше, ты и выбирай, — ответил Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пойдешь в Первую армию. Я командую ей лично, здесь безопаснее, да и для тебя полезнее будет, — у маршала Чу уже давно всё было спланировано.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Понял, договорились, — Жунмянь не стал спорить. В таких вопросах он доверял отцу и знал, что тот желает ему только лучшего. Маршал Чу кивнул: — Когда прибудешь, я могу быть занят. По всем вопросам обращайся к дяде Ли, его контакты у тебя есть.</w:t>
+        <w:t>— Понял, договорились, — Жунмянь не стал спорить. В таких вопросах он доверял отцу и знал, что тот желает ему только лучшего. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу кивнул: — Когда прибудешь, я могу быть занят. По всем вопросам обращайся к дяде Ли, его контакты у тебя есть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ладно, — лениво отозвался Жунмянь. Адъютанта Ли он знал как облупленного — тот буквально вырастил его. Бывало, когда ни у маршала Чу, ни у Себеля не находилось времени на родительские собрания, туда отправлялся адъютант Ли. Они были в отличных отношениях. Как выдающийся адъютант, Ли понимал, что его долг — безупречно служить командиру, а это включало в себя и заботу о его семье. «Я просто образцовый помощник», — Ли чуть не прослезился от собственной преданности. Как только Жунмянь сдал экзамены, маршал сразу ввел адъютанта в курс дела, и не успел маршал завершить видеосвязь с сыном, как Жунмяню прилетело сообщение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,99 +958,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли задал еще пару дежурных вопросов и замолчал. Забота не должна быть навязчивой, иначе она кажется фальшивой и начинает раздражать. Он отложил браслет и вернулся к делам с лицом типичного «офисного планктона» — спокойным и слегка отрешенным. Собрав документы, он отправился к маршалу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Гаолан, завидев адъютанта Ли в штабе, с любопытством проводил его взглядом. Си Хай хлопнул его по плечу: — Скоро прибудет пополнение. А мы вот выпустились и до сих пор не знаем, куда нас распределят.</w:t>
-[...15 lines deleted...]
-        <w:t>— У меня уже есть назначение, — бросил Гаолан. Си Хай замер в шоке: — Когда?! Куда?! Почему я не в курсе?!</w:t>
+        <w:t>Ся Гаолан, завидев адъютанта Ли в штабе, с любопытством проводил его взглядом. Си Хай хлопнул его по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скоро прибудет пополнение. А мы вот выпустились и до сих пор не знаем, куда нас распределят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня уже есть назначение, — бросил Гаолан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Хай замер в шоке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда?! Куда?! Почему я не в курсе?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пойду помощником к нашему капитану. Он считает, что я неплохо справляюсь с организацией, так что пока побуду при нем, наберусь опыта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Си Хай не поверил своим ушам: — Ты же с командного факультета! Зачем тебе бумажная работа? Если ты реально засядешь в канцелярии, я тебя не узнаю.</w:t>
+        <w:t>Си Хай не поверил своим ушам: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты же с командного факультета! Зачем тебе бумажная работа? Если ты реально засядешь в канцелярии, я тебя не узнаю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гаолан вздохнул: — Везде нужно сначала «отвариться». Пару лет потерплю, а там видно будет. Все новички через это проходят. Главное — не пригореть ко дну кастрюли, а то потом не отскребут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -894,51 +1134,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Слушай старших: не лезь на рожон, но и не халтурь, — нравоучительно добавил Гаолан. — Посмотри, сколько выпускников командного ежегодно валит в армию, а сколько в итоге оседает в частных корпорациях. На всех офицерских должностей не напасешься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Си Хай картинно повалился на траву: — Всё, я труп. Ты убил мою уверенность в завтрашнем дне.</w:t>
+        <w:t>Си Хай картинно повалился на траву: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, я труп. Ты убил мою уверенность в завтрашнем дне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гаолан усмехнулся: — Да брось, я тебя знаю — у тебя энергии хоть отбавляй, быстро в себя придешь. Я просто не хочу, чтобы ты из-за горячего нрава стал чьим-то «пушечным мясом» или козлом отпущения. Сейчас фронт — это и мясорубка, и ярмарка тщеславия одновременно. Война — самый быстрый способ разбогатеть или взлететь по службе. Интересно только, кто сорвет самый крупный куш в этот раз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>