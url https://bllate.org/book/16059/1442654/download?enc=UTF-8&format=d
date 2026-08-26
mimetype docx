--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -174,51 +174,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Долго ждал? — Линван подошел к нему. Оба брата обладали примечательной внешностью, так что многие в аэропорту на них оборачивались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не очень, но я проголодался. Было около шести вечера, и Юньюй мечтал о перекусе. Линван улыбнулся: — Поедем на метро, что ты хочешь съесть?</w:t>
+        <w:t>— Не очень, но я проголодался. Было около шести вечера, и Юньюй мечтал о перекусе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поедем на метро, что ты хочешь съесть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юньюй был счастлив возможности обобрать старшего брата и назвал адрес кафе. Он купил самую дорогую порцию десерта, ведро жареной курицы и колу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,51 +318,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В его семье есть омега твоего возраста, — шепнул Юньюй, когда они отошли. — Как узнали, что ты поступил в Федеральный университет, так и донимают папу вопросами. Но папа ничего не сказал, и я тоже на твоей стороне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юньюй вовсю уплетал курицу, поэтому слова выходили невнятными. — Не говори с полным ртом, — осадил его Линван.</w:t>
+        <w:t>Юньюй вовсю уплетал курицу, поэтому слова выходили невнятными. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не говори с полным ртом, — осадил его Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он знал, что соседи любят играть в свах. После поступления в университет посыпались предложения, но он всегда вежливо отказывался. А теперь, когда у него есть Жунмянь, это стало и вовсе невозможно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -350,51 +398,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нин Фэй уже был в квартире; он как раз расставлял на столе черничный торт, который сам испек в пекарне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ого, какая красота! — Сюй Юньюй поставил рядом два ведра с жареной курицей. Нин Фэй вышел из кухни и, завидев старшего сына, тут же велел ему идти разбирать вещи, а затем переключил внимание на стол: — Опять заставил брата покупать тебе еду?</w:t>
+        <w:t>— Ого, какая красота! — Сюй Юньюй поставил рядом два ведра с жареной курицей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нин Фэй вышел из кухни и, завидев старшего сына, тут же велел ему идти разбирать вещи, а затем переключил внимание на стол: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Опять заставил брата покупать тебе еду?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну он же только приехал, надо отметить! Я его вообще-то встречал, так что потратить на меня немного денег — святое дело, — Юньюй уже развязывал ленточку на торте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>