--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -62,51 +62,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты слишком красиво говоришь. Любой омега попался бы на твои удочки, — в голосе Жунмяня не было упрека, только ласковая ирония.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван нащупал руку Жунмяня и переплел их пальцы. — Говорю так только тебе. Я никогда раньше не общался так с омегами, — он прищурился, прикрывая глаза свободной рукой от света люстры.</w:t>
+        <w:t>Линван нащупал руку Жунмяня и переплел их пальцы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорю так только тебе. Я никогда раньше не общался так с омегами, — он прищурился, прикрывая глаза свободной рукой от света люстры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Яркий свет отпечатывался на сетчатке маленькими звездами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -254,51 +270,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван прожил в башне еще четыре дня. Пришло время покупать билет домой. На этот раз он выбрал рейс на два часа дня. Сезон летних отпусков и путешествие на звездолете — даже такой спокойный человек, как Линван, не мог сдержать легкой тревоги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сидя на диване, Жунмянь заметил, как Линван то и дело проверяет билет и изучает в сети правила безопасности. Омега зачерпнул ложкой большой кусок арбуза и поднес к губам парня: — Ты всё еще переживаешь из-за того нападения пиратов? Я слышал, банда «Казнь Звезды» уже разгромлена в пух и прах. Не бойся. Это редчайшая случайность, обычные люди с таким и раз в жизни не сталкиваются.</w:t>
+        <w:t>Сидя на диване, Жунмянь заметил, как Линван то и дело проверяет билет и изучает в сети правила безопасности. Омега зачерпнул ложкой большой кусок арбуза и поднес к губам парня: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты всё еще переживаешь из-за того нападения пиратов? Я слышал, банда «Казнь Звезды» уже разгромлена в пух и прах. Не бойся. Это редчайшая случайность, обычные люди с таким и раз в жизни не сталкиваются.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Председатель ввел новый закон, теперь на всех гражданских судах есть вооружение. Теперь они могут дать отпор. Если совсем неспокойно — давай я отправлю тебя на нашем семейном корабле? — Жунмянь потянулся за браслетом, чтобы сделать звонок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +366,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не нужно. Просто с того случая прошло не так много времени, да еще этот летний ажиотаж... Я немного волнуюсь, но это пустяки. Сяду в кресло и сразу усну, — успокоил он Жунмяня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот на мгновение задумался: — Тогда лучше не спи.</w:t>
+        <w:t>Тот на мгновение задумался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда лучше не спи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: — ???</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +446,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: — ???</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь снова задумался: — Да ну, ничего не случится, это исключено! Но на всякий случай... береги себя. Осторожность — залог долгой жизни.</w:t>
+        <w:t>Жунмянь снова задумался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ну, ничего не случится, это исключено! Но на всякий случай... береги себя. Осторожность — залог долгой жизни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: — ???</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +942,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На следующий день погода была чудесной. Утром Линван сходил за завтраком, они с Жунмянем немного понежились на диване. Обедали в уютном ресторанчике домашней кухни. После обеда в торговом центре Жунмянь накупил кучу закусок в дорогу: — Будешь грызть в пути.</w:t>
+        <w:t>На следующий день погода была чудесной. Утром Линван сходил за завтраком, они с Жунмянем немного понежились на диване. Обедали в уютном ресторанчике домашней кухни. После обеда в торговом центре Жунмянь накупил кучу закусок в дорогу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будешь грызть в пути.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван заметил, что все сладости были в подарочных упаковках и явно стоили целое состояние.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1118,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он еще некоторое время тайком наблюдал за мужчиной, но не заметил ничего подозрительного. Ну, крепкий мужик, ну, взгляд острый — в остальном никакой угрозы. «Не надо накручивать себя, не может же мне везти на неприятности каждый раз», — решил Линван. Он открутил крышку бутылки и сделал глоток воды, чтобы успокоиться. Когда он поднес бутылку к губам, его браслет на пару секунд развернулся экраном к мужчине, прежде чем блик снова скрыл изображение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван всё же оставался начеку, но середина пути прошла спокойно. Впереди ворковала парочка, кто-то рядом успокаивал ребенка, кто-то смотрел сериал без наушников, а кто-то и вовсе прикорнул, тихо похрапывая. Сосед Линваня расслабленно откинулся в кресле, надвинув кепку на глаза. Понять, спит он или нет, было невозможно. Скорее всего, спит — ритм дыхания изменился. При неглубоком сне мышцы расслабляются, но могут слегка подергиваться, дыхание становится ровным и спокойным. Линван заметил, что мышцы на руках соседа действительно иногда вздрагивали. В фазе глубокого сна дыхание становится медленным и ритмичным, а подергивания исчезают. Уснуть в таком шуме — завидное качество. Линван окончательно убедился, что зря паникует: это просто незнакомец, тем более Шестая планета уже близко. Настроение у парня поднялось.</w:t>
+        <w:t>Линван всё же оставался начеку, но середина пути прошла спокойно. Впереди ворковала парочка, кто-то рядом успокаивал ребенка, кто-то смотрел сериал без наушников, а кто-то и вовсе прикорнул, тихо похрапывая. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сосед Линваня расслабленно откинулся в кресле, надвинув кепку на глаза. Понять, спит он или нет, было невозможно. Скорее всего, спит — ритм дыхания изменился. При неглубоком сне мышцы расслабляются, но могут слегка подергиваться, дыхание становится ровным и спокойным. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван заметил, что мышцы на руках соседа действительно иногда вздрагивали. В фазе глубокого сна дыхание становится медленным и ритмичным, а подергивания исчезают. Уснуть в таком шуме — завидное качество. Линван окончательно убедился, что зря паникует: это просто незнакомец, тем более Шестая планета уже близко. Настроение у парня поднялось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он не стал ложиться спать, а запустил на браслете тактический симулятор, легко выиграл партию, а затем перешел к виртуальным «военным шахматам». До прибытия оставалось три минуты. Звездолет начал замедляться, пассажиры потянулись к выходу. Спустя две минуты Линван одержал безоговорочную победу. Закрыв игру, он открыл чат с Жунмянем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>