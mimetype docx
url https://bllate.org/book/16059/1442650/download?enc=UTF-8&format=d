--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -30,99 +30,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван ожидал, что Себель будет его дотошно экзаменовать, ведь их социальный статус с Жунмянем слишком разнился, да и сами они выглядели совсем юными. Они встречались всего год с небольшим — давать клятвы на всю жизнь после такого срока кажется легкомысленным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Себель заметил сомнение в глазах Линвана и мягко пояснил: — Вы еще не достигли брачного возраста. У вас есть несколько лет, и если к тому времени вы всё еще будете хотеть быть вместе — что ж, так тому и быть. В конце концов, даже брак — не тюрьма, всегда можно развестись, если чувства остынут.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмяню такая позиция папы очень понравилась, он обнял его за руку: — Точно! Если ты будешь плохо со мной обращаться, я подговорю всю семью тебя поколотить, а потом отомщу так, что на Императорской звезде тебе места не останется.</w:t>
+        <w:t>Себель заметил сомнение в глазах Линвана и мягко пояснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы еще не достигли брачного возраста. У вас есть несколько лет, и если к тому времени вы всё еще будете хотеть быть вместе — что ж, так тому и быть. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, даже брак — не тюрьма, всегда можно развестись, если чувства остынут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмяню такая позиция папы очень понравилась, он обнял его за руку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Точно! Если ты будешь плохо со мной обращаться, я подговорю всю семью тебя поколотить, а потом отомщу так, что на Императорской звезде тебе места не останется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Этого не случится, — Линван кашлянул, почувствовав холодок по спине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Принесли еду. Линван ел быстро, но аккуратно. «Ест спокойно, значит, психологически меня не боится», — отметил про себя Себель. Он вспомнил о рекорде бывшего мужа и подумал, что человека с такой волей сложно напугать семейным обедом. Жунмянь же то и дело поглядывал то на папу, то на Линвана, почти не притрагиваясь к тарелке. Себель погладил его по голове: — О чем задумался? Ешь давай.</w:t>
+        <w:t>Принесли еду. Линван ел быстро, но аккуратно. «Ест спокойно, значит, психологически меня не боится», — отметил про себя Себель. Он вспомнил о рекорде бывшего мужа и подумал, что человека с такой волей сложно напугать семейным обедом. Жунмянь же то и дело поглядывал то на папу, то на Линвана, почти не притрагиваясь к тарелке. Себель погладил его по голове: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чем задумался? Ешь давай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да так... Я думал, папа будет злиться, а всё проходит так мирно, — признался Жунмянь. Несмотря на внешнюю уверенность перед Линванем, внутри он всё равно переживал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -158,99 +222,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Линван, какие у тебя планы на карьеру? — спросил Себель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я хочу остаться работать на Императорской звезде. — Линван понимал, что Жунмянь — единственный сын, и родители не захотят его отпускать. К тому же, здесь перспектив гораздо больше. Это решение он принял еще в начале их отношений. Улыбка Себеля стала шире: — Правильно. Здесь больше возможностей, и мы сможем вам помочь. — Ты единственный ребенок в семье? — Себель, конечно, уже изучил всю подноготную Линвана, но из вежливости решил спросить лично. Линван честно рассказал о своей семье. Всё совпало с отчетами разведки, что добавило ему баллов в глазах декана.</w:t>
-[...47 lines deleted...]
-        <w:t>В конце встречи Себель протянул Линваню красную коробочку: — Ты сделал мне подарок, и я, как старший, должен вручить тебе подарок в честь знакомства.</w:t>
+        <w:t>— Я хочу остаться работать на Императорской звезде. — Линван понимал, что Жунмянь — единственный сын, и родители не захотят его отпускать. К тому же, здесь перспектив гораздо больше. Это решение он принял еще в начале их отношений. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка Себеля стала шире: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правильно. Здесь больше возможностей, и мы сможем вам помочь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты единственный ребенок в семье? — Себель, конечно, уже изучил всю подноготную Линвана, но из вежливости решил спросить лично. Линван честно рассказал о своей семье. Всё совпало с отчетами разведки, что добавило ему баллов в глазах декана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После обеда Себель окончательно убедился в симпатии к юноше: отличник, ни одной интрижки за плечами, да еще и с боевыми наградами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мянь-Мянь тоже ни с кем до тебя не встречался. Отец его торопил, но ему никто не нравился. То, что вы друг у друга первые — это замечательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель всегда баловал сына. Найти «чистого» альфу в их кругах было непросто — золотая молодежь обычно вела весьма бурный образ жизни. Ван Юй был неплохим вариантом, но на фоне Линвана он проигрывал. У Ван Юя были отношения в школе, и хотя после теста на совместимость он ни на кого не смотрел, Жунмянь его просто не любил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же Себель замечал в том мальчике излишнюю расчетливость. Раньше Ван Юй всегда дарил ему лучшие растения, и хотя Себеля это тяготило, он принимал это за детское внимание. Но стоило Жунмяню начать встречаться с Линванем, как подарки от Ван Юя прекратились. Себель не судил его, понимая, что тот либо соблюдает дистанцию, либо просто потерял интерес, раз нет шансов. Но осадочек остался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце встречи Себель протянул Линваню красную коробочку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сделал мне подарок, и я, как старший, должен вручить тебе подарок в честь знакомства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван опешил: — Спасибо, декан.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,99 +462,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я рад, — улыбнулся Себель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они вышли к парковке. Себель сел в свою машину: — Мне нужно за вещами и в аэропорт. Возвращайтесь сами.</w:t>
+        <w:t>Они вышли к парковке. Себель сел в свою машину: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне нужно за вещами и в аэропорт. Возвращайтесь сами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Счастливо, папа! — крикнул Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Доброго пути, декан, — попрощался Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда машина скрылась из виду, оба синхронно выдохнули и расслабились. Жунмянь шутливо воззрился на Линвана: — Значит, ты всё это время притворялся таким спокойным?</w:t>
+        <w:t>Когда машина скрылась из виду, оба синхронно выдохнули и расслабились. Жунмянь шутливо воззрился на Линвана: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, ты всё это время притворялся таким спокойным?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А кто бы не боялся? У меня сердце в пятки уходило, — честно признался Линван. — Но и ты хорош! Оказывается, ты тоже папу побаиваешься, а строил из себя невесть что.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,99 +638,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Дело не в броши. Это признание, — Линван покачал головой. — Кажется, декан одобряет наш выбор. Это само по себе делает меня счастливым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь зашел и сел на кровать. В этой комнате всегда царил идеальный порядок и свежесть. Он подпер лицо руками, глядя на альфу: — Так ты из-за этого такой довольный? Какой же ты милый.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван закрыл чемодан, поднялся и сел рядом. — Потому что это действительно важно. Я очень хочу доказать всем, что ты не ошибся во мне. Но пока мне нечем это подтвердить — в глазах общества я всё еще «темная лошадка», перспективный, но не состоявшийся. Я до сих пор чувствую, что ничего не могу тебе дать, ведь пока это ты постоянно даришь мне подарки.</w:t>
+        <w:t>Жунмянь зашел и сел на кровать. В этой комнате всегда царил идеальный порядок и свежесть. Он подпер лицо руками, глядя на альфу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так ты из-за этого такой довольный? Какой же ты милый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван закрыл чемодан, поднялся и сел рядом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что это действительно важно. Я очень хочу доказать всем, что ты не ошибся во мне. Но пока мне нечем это подтвердить — в глазах общества я всё еще «темная лошадка», перспективный, но не состоявшийся. Я до сих пор чувствую, что ничего не могу тебе дать, ведь пока это ты постоянно даришь мне подарки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты подарил мне столько любви, ты так добр ко мне и так искренен... Мне это очень нравится, — Жунмянь протянул руку и закрыл глаза Сюй Линваня; длинные ресницы альфы мягко щекотнули его пальцы. — Твои глаза говорят мне, как сильно ты меня любишь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сердце Сюй Линваня забилось как барабан, в голове словно взорвались тысячи фейерверков. Он низко рассмеялся: — Поймал ты меня, значит.</w:t>
+        <w:t>Сердце Сюй Линваня забилось как барабан, в голове словно взорвались тысячи фейерверков. Он низко рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поймал ты меня, значит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь не ответил, лишь непонимающе моргнул. Его пальцы скользнули от глаз к щеке и без тени сомнения ущипнули ее. Линван воспользовался моментом, поцеловал его в губы и, обхватив за талию, увлек на кровать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +862,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо или нет? Ты говоришь какими-то загадками, — Жунмянь положил руки на шею Линваня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван опустился ниже: — Совместимость 100% — это «союз, предначертанный небесами». Это означает, что физическое и психологическое влечение становится непреодолимым. Это инстинкт, которому невозможно сопротивляться волей. Научный показатель для брака и деторождения, инструмент контроля... и в то же время глубочайшее спокойствие и слияние.</w:t>
+        <w:t>Линван опустился ниже: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Совместимость 100% — это «союз, предначертанный небесами». Это означает, что физическое и психологическое влечение становится непреодолимым. Это инстинкт, которому невозможно сопротивляться волей. Научный показатель для брака и деторождения, инструмент контроля... и в то же время глубочайшее спокойствие и слияние.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь слушал затаив дыхание. Он знал, что так пишут в учебниках. Пары со стопроцентной совместимостью встречаются крайне редко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +942,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Эти 5% значат, что мы можем отступить, а можем двигаться вперед сами. Это то расстояние, которое мы преодолеваем навстречу друг другу по собственной воле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван снова поцеловал его: — Любовь по природе своей скупа. Я готов отдать эти 5%, чтобы они представляли все мои 100% сердца. У тебя больше нет этих пяти процентов — просто стой на месте и жди меня.</w:t>
+        <w:t>Линван снова поцеловал его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Любовь по природе своей скупа. Я готов отдать эти 5%, чтобы они представляли все мои 100% сердца. У тебя больше нет этих пяти процентов — просто стой на месте и жди меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Горячий летний ветер пролетел за окном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>