--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -62,51 +62,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ладно, уговорил, — Жунмянь с сожалением отвел взгляд от очередной лавки. Он вдохнул аромат роз, его походка была легкой и летящей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они вернулись в свои апартаменты на вершине башни. Сюй Линван разложил еду на столике, а орхидею аккуратно распаковал и выставил в зимний сад на свежий воздух, слегка опрыскав водой. Это был подарок для Себеля, и тут нельзя было допустить оплошности. Жунмянь задумчиво посмотрел на свой букет и вдруг хлопнул себя по лбу: — Я же забыл купить вазу!</w:t>
+        <w:t>Они вернулись в свои апартаменты на вершине башни. Сюй Линван разложил еду на столике, а орхидею аккуратно распаковал и выставил в зимний сад на свежий воздух, слегка опрыскав водой. Это был подарок для Себеля, и тут нельзя было допустить оплошности. Жунмянь задумчиво посмотрел на свой букет и вдруг хлопнул себя по лбу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же забыл купить вазу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В апартаментах убиралась элитная служба сервиса башни. Обычно они ставили в комнатах свежие лилии, чтобы поддерживать тонкий аромат. Здесь был огромный сад на крыше, но цветы там росли в грунте. Жунмянь любил смотреть на цветы, но возиться с ними считал слишком хлопотным занятием. Поэтому лишних ваз в доме просто не оказалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +542,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— О чем ты хочешь поговорить? — его взгляд стал глубоким и внимательным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Расскажи о своей семье, — попросил Жунмянь. Колени Линвана были очень удобными, но тот осторожно приподнял его и пересадил к себе в объятия, пробормотав низким голосом: — Ноги уже затекли.</w:t>
+        <w:t>— Расскажи о своей семье, — попросил Жунмянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Колени Линвана были очень удобными, но тот осторожно приподнял его и пересадил к себе в объятия, пробормотав низким голосом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ноги уже затекли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь виновато моргнул и принялся вычерчивать круги пальцем на груди Линвана, словно извиняясь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,83 +638,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мы оба хорошо учимся. Юньюй с детства бредил рисованием, путь был непростой, но у него всё получается. Каждый год мы всей семьей выбираемся в небольшое путешествие, а если выходит стоящий фильм, папа обязательно тащит нас всех в кино. Отец больше погружен в работу и порой не замечает мелочей, но папа у нас романтик: на День влюбленных они всегда покупают цветы или сбегают от нас с братом в ресторан.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь слушал очень внимательно. — Похоже, у вас чудесная атмосфера. Мне нравится.</w:t>
-[...31 lines deleted...]
-        <w:t>Жунмяню импонировала эта легкость. Он поудобнее устроился в объятиях Линвана: — В нашем кругу почти все — огромные кланы, где вечно куча людей и интриг. Терпеть не могу всё это разгребать. Я люблю свободу, но родственные связи обязывают, и порой это так выматывает.</w:t>
+        <w:t>Жунмянь слушал очень внимательно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, у вас чудесная атмосфера. Мне нравится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван поцеловал его в лоб: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они очень любят друг друга. Мы с Юньюем выросли в счастье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмяню импонировала эта легкость. Он поудобнее устроился в объятиях Линвана: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В нашем кругу почти все — огромные кланы, где вечно куча людей и интриг. Терпеть не могу всё это разгребать. Я люблю свободу, но родственные связи обязывают, и порой это так выматывает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Иногда приходится соблюдать приличия, но мы можем позволить себе быть «непослушными» и просто тихо ускользнуть с семейного обеда, — с улыбкой ответил Линван. — Это священное право детей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,99 +878,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Было уже десять вечера. Линван стоял посреди комнаты — идеальные пропорции, широкие плечи и атлетичное телосложение. Он был очень дисциплинирован, постоянно тренировался, и его фигура заметно отличалась от изнеженных столичных альф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь потянул его за край одежды и запрыгнул ему на спину: — Донесешь меня до спальни? — С удовольствием.</w:t>
+        <w:t>Жунмянь потянул его за край одежды и запрыгнул ему на спину: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Донесешь меня до спальни? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С удовольствием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он легко подхватил Жунмяня под колени одной рукой, а в другую взял его тапочки. У дверей спальни Жунмянь сам толкнул створку. Его давно так не носили на руках. В детстве это делал отец, иногда — Хэ Юйшу. Но когда он подрос и стал довольно высоким для омеги, прыгать на спину Бай Няню было уже как-то неловко. С Юйшу тоже стало неудобно — всё-таки они выросли. А перед отцом он всегда старался казаться взрослым и серьезным. Но с Линванем всё было иначе. С ним можно было снова стать маленьким.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван осторожно опустил его на кровать: — Спи. Я тоже пойду к себе.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь удержал его за палец, в его глазах читалось явное нежелание расставаться. Влюбленные готовы были проводить вместе 24 часа в сутки. Линван усмехнулся: — Ты хочешь, чтобы я остался?</w:t>
+        <w:t>Линван осторожно опустил его на кровать: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спи. Я тоже пойду к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь удержал его за палец, в его глазах читалось явное нежелание расставаться. Влюбленные готовы были проводить вместе 24 часа в сутки. Линван усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты хочешь, чтобы я остался?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нет... Спокойной ночи, — Жунмянь всё же решил не торопить события. Он боялся, что если согласится, феромоны альфы окончательно лишат его воли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1054,83 +1214,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Брат, я за тебя горой! Кумир должен стать частью семьи. Я лично благословляю твой брак с этим олигархом!】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он посмотрел на время — брат уже спал. А Юньюй не мог сомкнуть глаз. В его груди словно прыгал сумасшедший кролик, сердце готово было вырваться наружу. Кому рассказать о такой радости? Но до официального признания брата нужно хранить тайну. Его глаза сияли. Он перелистал свой альбом с зарисовками Жунмяня и решил, что это будет его свадебный подарок брату. «Брат реально женится на Чу Жунмяне... Мой брат входит в высший свет...» — Юньюй до сих пор не мог в это поверить.</w:t>
+        <w:t>Он посмотрел на время — брат уже спал. А Юньюй не мог сомкнуть глаз. В его груди словно прыгал сумасшедший кролик, сердце готово было вырваться наружу. Кому рассказать о такой радости? Но до официального признания брата нужно хранить тайну. Его глаза сияли. Он перелистал свой альбом с зарисовками Жунмяня и решил, что это будет его свадебный подарок брату. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Брат реально женится на Чу Жунмяне... Мой брат входит в высший свет...» — Юньюй до сих пор не мог в это поверить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На следующее утро в семь часов Линван привычно проснулся, сходил за свежим завтраком и разбудил Жунмяня. Тот протер глаза: — Как рано...</w:t>
+        <w:t>На следующее утро в семь часов Линван привычно проснулся, сходил за свежим завтраком и разбудил Жунмяня. Тот протер глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как рано...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван проверил орхидею — цветок был в идеальном состоянии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,67 +1358,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выйдя из комнаты, он увидел Линвана на диване с книгой. Орхидея уже была упакована в неброский, но элегантный полосатый пакет. На Линване сегодня была простая белая футболка и черные брюки идеального кроя. Несмотря на простоту, на нем всё смотрелось как на супермодели с обложки — природная стать давала о себе знать. На его руках и шее не было украшений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь критически осмотрел его: — Если добавить аксессуаров, будешь вообще иконой стиля. Но перед родителями лучше не перебарщивать, а то испугаются твоей крутизны.</w:t>
-[...15 lines deleted...]
-        <w:t>Он достал из шкатулки четки из нефрита и серебряный крест на цепочке. — Надень это, добавит образу благородства.</w:t>
+        <w:t>Жунмянь критически осмотрел его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если добавить аксессуаров, будешь вообще иконой стиля. Но перед родителями лучше не перебарщивать, а то испугаются твоей крутизны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он достал из шкатулки четки из нефрита и серебряный крест на цепочке. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надень это, добавит образу благородства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван послушно позволил украсить себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1550,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ого... — Линван был искренне потрясен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видя, что тот не притворяется, Жунмянь шутливо ткнул его в плечо: — Ты когда начинал со мной встречаться, изучил досье только на моих папу и отца? Для студента командного факультета ты слишком неосмотрителен.</w:t>
+        <w:t>Видя, что тот не притворяется, Жунмянь шутливо ткнул его в плечо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты когда начинал со мной встречаться, изучил досье только на моих папу и отца? Для студента командного факультета ты слишком неосмотрителен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Виноват, — Линван сразу признал ошибку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,339 +1630,515 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вы оба носите длинные волосы, — подметил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь уселся на диване по-турецки и заговорщицки прошептал: — Это связано с историей возвышения семьи моего папы.</w:t>
+        <w:t>Жунмянь уселся на диване по-турецки и заговорщицки прошептал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это связано с историей возвышения семьи моего папы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван тут же принял вид прилежного ученика, готового внимать лекции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Удовлетворив свою потребность в общении, Жунмянь начал рассказ: — Путь от Древней Земли в глубины космоса лишил людей ориентиров, и тогда религия стала для них главной опорой. Наш род — это линия Святых сынов, служивших божествам. Не спрашивай, почему Святые сыновья выходят замуж, я сам не знаю. В общем, сохранилась традиция: омеги в нашей семье должны носить длинные волосы как символ чистоты.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь продемонстрировал Линваню свой хвостик: — Хотя мне и самому нравится. Даже если бы не традиция, я бы всё равно их не стриг.</w:t>
+        <w:t>Удовлетворив свою потребность в общении, Жунмянь начал рассказ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Путь от Древней Земли в глубины космоса лишил людей ориентиров, и тогда религия стала для них главной опорой. Наш род — это линия Святых сынов, служивших божествам. Не спрашивай, почему Святые сыновья выходят замуж, я сам не знаю. В общем, сохранилась традиция: омеги в нашей семье должны носить длинные волосы как символ чистоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь продемонстрировал Линваню свой хвостик: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотя мне и самому нравится. Даже если бы не традиция, я бы всё равно их не стриг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван задумался: — Получается, я встречаюсь со Святым сыном... Какое святотатство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь чуть не отвесил ему подзатыльник: — По твоему лицу не скажешь, что ты раскаиваешься! И не называй меня так, это же звучит неловко. Сейчас уже второй век второго тысячелетия космической эры, я просто рассказал тебе историю семьи, чтобы ты в будущем не наступил на грабли.</w:t>
+        <w:t>Жунмянь чуть не отвесил ему подзатыльник: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По твоему лицу не скажешь, что ты раскаиваешься! И не называй меня так, это же звучит неловко. Сейчас уже второй век второго тысячелетия космической эры, я просто рассказал тебе историю семьи, чтобы ты в будущем не наступил на грабли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, буду слушаться, — улыбнулся Линван. Он поднял руку: — Еще один вопрос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь вздернул подбородок и с достоинством произнес: — Спрашивай, но я оставляю за собой право не отвечать.</w:t>
+        <w:t>Жунмянь вздернул подбородок и с достоинством произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спрашивай, но я оставляю за собой право не отвечать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Как твой парень, чего я должен избегать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь ответил не раздумывая: — У парня нет запретов. Запреты и правила начинаются у мужа. Парням в наш дом входа нет. — Жунмянь холодно фыркнул.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван с улыбкой притянул его к себе и интимно прикусил его мочку уха: — Понял.</w:t>
+        <w:t>Жунмянь ответил не раздумывая: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У парня нет запретов. Запреты и правила начинаются у мужа. Парням в наш дом входа нет. — Жунмянь холодно фыркнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван с улыбкой притянул его к себе и интимно прикусил его мочку уха: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>За шутками и разговорами время пролетело незаметно. Они спустились вниз, Жунмянь сел за руль, и они поехали в ресторан. Линван, держа в руках выбранную орхидею, вошел в зал вместе с Жунмянем. Они прибыли на двадцать минут раньше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спустя десять минут ожидания появился Себель. Увидев сына и Линвана, он тепло улыбнулся: — Вы уже здесь?</w:t>
+        <w:t>Спустя десять минут ожидания появился Себель. Увидев сына и Линвана, он тепло улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы уже здесь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: — Только что пришли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Официант налил Себелю чай и подал планшет для заказа. Себель выбрал несколько блюд и передал меню им: — Я предпочитаю легкую кухню, а вы, молодежь, заказывайте то, что вам по вкусу.</w:t>
+        <w:t>Официант налил Себелю чай и подал планшет для заказа. Себель выбрал несколько блюд и передал меню им: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я предпочитаю легкую кухню, а вы, молодежь, заказывайте то, что вам по вкусу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь вместе с Линванем выбрали еще несколько позиций, и официант вежливо удалился, оставив их одних. Зал был наполовину открытым, выходя прямо к лесу, откуда тянуло свежим ароматом зелени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Себель первым делом посмотрел на сына — Жунмянь выглядел превосходно. Затем Линван протянул подарок: — Мянь-Мянь сказал, что вы любите растения. Мы заехали на рынок и выбрали для вас эту орхидею.</w:t>
+        <w:t>Себель первым делом посмотрел на сына — Жунмянь выглядел превосходно. Затем Линван протянул подарок: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мянь-Мянь сказал, что вы любите растения. Мы заехали на рынок и выбрали для вас эту орхидею.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо, — Себель заглянул в пакет и улыбнулся еще шире.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Образ Линвана немного не совпадал с его ожиданиями. Он слышал, что этот юноша побил рекорд его бывшего мужа и стал первым на турнире мехов — настоящий дерзкий альфа в расцвете сил. Себель немного опасался: зная характер сына, он боялся, что если парень окажется слишком заносчивым, между ними будут постоянно лететь искры. Но Линван казался рассудительным и спокойным, что Себеля вполне устроило. Как старший, он желал сыну надежного спутника. К тому же, Линван метил в военное ведомство — при поддержке маршала и собственном таланте его ждало блестящее будущее.</w:t>
+        <w:t>Образ Линвана немного не совпадал с его ожиданиями. Он слышал, что этот юноша побил рекорд его бывшего мужа и стал первым на турнире мехов — настоящий дерзкий альфа в расцвете сил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель немного опасался: зная характер сына, он боялся, что если парень окажется слишком заносчивым, между ними будут постоянно лететь искры. Но Линван казался рассудительным и спокойным, что Себеля вполне устроило. Как старший, он желал сыну надежного спутника. К тому же, Линван метил в военное ведомство — при поддержке маршала и собственном таланте его ждало блестящее будущее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты очень молод и талантлив, — начал Себель. — Наша семья желает Жунмяню счастья. Наша жизнь слишком долга, а искушений в ней много. Делать окончательный выбор в таком возрасте, возможно, не совсем в моих правилах, но кто из нас не терял голову по молодости?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>