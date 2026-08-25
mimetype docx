--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -766,99 +766,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— С этим пока не спешим. Доложите о нашей численности, раненых, состоянии медицины и дайте разведданные о противнике.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старший мастер-сержант Вэй сверился с записями: — Позвольте мне, господин генерал-майор.</w:t>
+        <w:t>Старший мастер-сержант Вэй сверился с записями: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Позвольте мне, господин генерал-майор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Из доклада Линван понял, что ситуация аховая. Враг — элита с полными амбарами провизии и налаженными путями снабжения — вцепился в них мертвой хваткой. Свои же подкрепления задерживались, линии снабжения были перерезаны, а еды оставалось всего на десять дней. После трехдневной мясорубки боеприпасы и медикаменты были на исходе, а боевой дух солдат висел на волоске. Местность: три стороны окружены морем, одна — горами. Путей отхода почти нет, разве что море давало призрачный шанс на спасение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван задал ключевой вопрос: — У нас есть корабли?</w:t>
-[...15 lines deleted...]
-        <w:t>Подполковник Цянь ответил: — В наличии двадцать судов. Этого мало, чтобы эвакуировать всех. Если прикажете солдатам рубить лес в горах, сможем построить еще несколько плотов или лодок.</w:t>
+        <w:t>Линван задал ключевой вопрос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас есть корабли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подполковник Цянь ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В наличии двадцать судов. Этого мало, чтобы эвакуировать всех. Если прикажете солдатам рубить лес в горах, сможем построить еще несколько плотов или лодок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это тяжелое решение, и мне нужны ваши мнения. Говорите прямо, — произнес генерал-майор Сюй. Он хотел услышать позиции сторон. Спустя полчаса обсуждений Линван выделил три лагеря: сторонники отступления, защитники города и радикалы, рвущиеся в атаку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,67 +1214,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юньюй: 【Пойду переварю это. В голове пока белый шум.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>До конца оставалось пять минут. Линван вернулся к учебному корпусу. Раздался звонок, и из дверей хлынул поток студентов. Досрочно сегодня почти никто не выходил — задания были сложными. Жунмянь, завидев Линвана, со всех ног бросился к нему. — Задания не такие уж страшные, должен пройти.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван подхватил сумку: — Тогда идем обедать.</w:t>
+        <w:t>До конца оставалось пять минут. Линван вернулся к учебному корпусу. Раздался звонок, и из дверей хлынул поток студентов. Досрочно сегодня почти никто не выходил — задания были сложными. Жунмянь, завидев Линвана, со всех ног бросился к нему. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Задания не такие уж страшные, должен пройти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван подхватил сумку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда идем обедать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Все три дня, пока шли экзамены, Линван был рядом. Он больше не ходил в симулятор, а всё свободное время посвящал притирке к «Аполлону» на тренировочной площадке. Когда последний тест был сдан, Жунмянь буквально светился от счастья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1278,51 +1358,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Просто поужинаем»... Для Линвана это звучало как генеральное сражение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что любит декан? Какой подарок купить? — с тревогой спросил он. Жунмянь задумался: — Купи ему какое-нибудь растение в горшке. Он обожает возиться с цветами.</w:t>
+        <w:t>— Что любит декан? Какой подарок купить? — с тревогой спросил он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь задумался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Купи ему какое-нибудь растение в горшке. Он обожает возиться с цветами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вечером Линван со всей серьезностью потащил Жунмяня на рынок цветов и птиц. Закат окрасил полнеба в багрянец, жара спала. Лето — время мороженого. Взяв по рожку, они пошли выбирать подарок. Линвану приглянулась шикарная орхидея, её он и купил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,83 +1470,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Он просто хитрец, — резюмировал сын. Линван комментировать не решился — ему еще только предстояло завоевать доверие будущего тестя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заметив цветочный ларек, он подошел к прилавку: — Мне девяносто девять красных роз. И добавьте синих и желтых.</w:t>
-[...31 lines deleted...]
-        <w:t>Жунмянь устроился рядом: — Если хочешь подарить мне цветы, не стоит покупать их прямо при мне.</w:t>
+        <w:t>Заметив цветочный ларек, он подошел к прилавку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне девяносто девять красных роз. И добавьте синих и желтых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяйка лавки сразу поняла, что клиент при деньгах: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Присядьте, сейчас всё оформим в лучшем виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь устроился рядом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если хочешь подарить мне цветы, не стоит покупать их прямо при мне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я мог бы сначала отвезти тебя домой, вернуться, купить их и прийти с букетом к твоей двери, чтобы устроить сюрприз, — рассудил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,67 +1646,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хозяйка лавки, упаковывая букет, с улыбкой слушала диалог молодежи. Доев мороженое, Жунмянь купил еще и холодной газировки. Линван нахмурился: — Не налегай на холодное. Порции мороженого и бутылки воды в день достаточно, ты и так любишь продукты с «холодной» энергетикой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь шутливо пихнул его локтем: — Ты строже любого врача, так нельзя!</w:t>
-[...15 lines deleted...]
-        <w:t>— Нужно знать меру. Здоровье требует дисциплины, — стоял на своем Линван. Жунмянь едва не вцепился ему в лицо: — Я живу в свое удовольствие! Если во всём следовать правилам, какая в жизни радость?</w:t>
+        <w:t>Жунмянь шутливо пихнул его локтем: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты строже любого врача, так нельзя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нужно знать меру. Здоровье требует дисциплины, — стоял на своем Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь едва не вцепился ему в лицо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я живу в свое удовольствие! Если во всём следовать правилам, какая в жизни радость?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван задумался: — В этом тоже есть смысл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1598,51 +1806,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это тебе. С окончанием третьего курса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь с достоинством принял дар: — Красиво. Пожалуй, приму их.</w:t>
+        <w:t>Жунмянь с достоинством принял дар: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Красиво. Пожалуй, приму их.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ему часто дарили цветы, но обычно они либо сразу летели в урну, либо раздавались окружающим. Это был первый букет, который Жунмянь решил оставить себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1662,51 +1886,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван улыбнулся: — Наверное, тебе многие дарят цветы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Но они — это не ты, — Жунмянь прижал букет к себе. Прохожие оборачивались им вслед, и он чувствовал смесь смущения и гордости. — Только в следующий раз выбери момент получше. Я хочу, чтобы ты подарил мне цветы так, чтобы я был в центре внимания и все мне завидовали.</w:t>
+        <w:t>— Но они — это не ты, — Жунмянь прижал букет к себе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прохожие оборачивались им вслед, и он чувствовал смесь смущения и гордости. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только в следующий раз выбери момент получше. Я хочу, чтобы ты подарил мне цветы так, чтобы я был в центре внимания и все мне завидовали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я заметил, что ты любишь эффектные появления.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>