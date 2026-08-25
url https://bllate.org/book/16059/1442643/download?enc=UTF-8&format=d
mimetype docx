--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -126,51 +126,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мянь-Мяня нужно беречь. Он не привык к трудностям, он настоящий гурман, и ему нужно много внимания, иначе он начинает хандрить, — Бай Нянь говорил совершенно серьезно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь попытался возразить: — Ну, я не такой уж и изнеженный. Я вполне могу переносить трудности, и с психикой у меня всё в порядке, я не хрупкая ваза.</w:t>
+        <w:t>Чу Жунмянь попытался возразить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, я не такой уж и изнеженный. Я вполне могу переносить трудности, и с психикой у меня всё в порядке, я не хрупкая ваза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Нянь: «...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,67 +302,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В следующий раз я тоже поеду и попробую, — с предвкушением сказал Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После обеда Бай Нянь передал Жунмяню электронный ключ-карту: — То, что ты просил. Пришлось поднять кучу связей, чтобы достать его. Надеюсь, оно того стоит.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь крепко сжал ключ: — Оно точно того стоит.</w:t>
+        <w:t>После обеда Бай Нянь передал Жунмяню электронный ключ-карту: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То, что ты просил. Пришлось поднять кучу связей, чтобы достать его. Надеюсь, оно того стоит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь крепко сжал ключ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оно точно того стоит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Развлекайтесь, а я не буду тут работать «третьим лишним», — Бай Нянь изящно махнул рукой и удалился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -382,51 +430,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они приехали в центр города, где высились небоскребы, а с огромных экранов веяло холодным блеском рекламы. Народу было предостаточно. Если в университетском городке встречались в основном студенты, то в центре публика была самой пестрой. Линван бывал на смотровых площадках высоток, но по ночам выбирался редко. Жунмянь привел его к лифту, и они спустились на двенадцатый подземный этаж.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда двери открылись, перед ними предстало огромное пространство, залитое ярким светом люминесцентных ламп. К ним подошел альфа средних лет в строгом костюме с планшетом в руках. Увидев Жунмяня, он вежливо поклонился: — Молодой господин Чу, нужный вам мех найден. Все модификации внесены согласно вашим требованиям. Это единственный экземпляр во всей Федерации. Можете провести пробный запуск, и если что-то не устроит, наш дизайнер внесет правки.</w:t>
+        <w:t>Когда двери открылись, перед ними предстало огромное пространство, залитое ярким светом люминесцентных ламп. К ним подошел альфа средних лет в строгом костюме с планшетом в руках. Увидев Жунмяня, он вежливо поклонился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин Чу, нужный вам мех найден. Все модификации внесены согласно вашим требованиям. Это единственный экземпляр во всей Федерации. Можете провести пробный запуск, и если что-то не устроит, наш дизайнер внесет правки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ведите, — тон Жунмяня стал холодным и официальным. В нем проснулась та самая аристократическая сдержанность; золотые волосы, синие глаза и фамилия Чу были его неоспоримым фундаментом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,51 +510,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь задумал это еще тогда, когда узнал о ранге Линвана. Он сразу обратился к другу, и незадолго до турнира Бай Нянь сообщил, что работа близится к финалу. Глядя на то, на чем Линван выступал на соревнованиях, Жунмянь лишь укреплялся в мысли: его альфа заслуживает лучшего, чтобы стоять на пьедестале.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сердце Сюй Линвана пустилось вскачь: — Мех S-класса?!</w:t>
+        <w:t>Сердце Сюй Линвана пустилось вскачь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мех S-класса?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Средняя цена такого меха — десятки миллионов, а индивидуальный заказ в единственном экземпляре... Линван даже боялся представить цифру. Ему пришлось бы работать тысячу лет, чтобы расплатиться за такой подарок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -574,51 +654,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван: «...» У меня галлюцинации. Точно галлюцинации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь вложил ключ в его руку: — Попробуй его в деле!</w:t>
+        <w:t>Жунмянь вложил ключ в его руку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Попробуй его в деле!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я... я попробую, — рука Линвана дрогнула. Теперь он держал не ключ, а гору золота.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -702,51 +798,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван настроил систему. На S-классе стоял ИИ с алгоритмом обучения — его характер со временем подстраивается под пилота, становясь его «теневым» продолжением. Это была уникальная черта кастомных моделей. Нейронная связь Линвана составила 60%, но мех слушался так, будто было все 70%. Он чувствовал машину как собственное тело. Через некоторое время он спустился на землю: — Он идеален.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Менеджер расплылся в улыбке: — Мы рады, что вам понравилось. Кабина оснащена системой очистки и «сияющими камнями», которые генерируют кислород. Это не только конструкционный материал, но и залог комфортной атмосферы.</w:t>
+        <w:t>Менеджер расплылся в улыбке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы рады, что вам понравилось. Кабина оснащена системой очистки и «сияющими камнями», которые генерируют кислород. Это не только конструкционный материал, но и залог комфортной атмосферы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь спросил: — Хочешь что-то изменить?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,83 +894,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Господин Чу, господин Сюй, обращайтесь по любому вопросу, я всегда к вашим услугам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У ворот университета Сюй Линван снова коснулся ключа в кармане: — Это слишком дорогой подарок.</w:t>
+        <w:t>У ворот университета Сюй Линван снова коснулся ключа в кармане: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это слишком дорогой подарок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Считай это инвестицией. Я верю, что ты того стоишь, — Жунмянь прижался к его плечу. — К тому же, это мои деньги, и я трачу их, как хочу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Растроганный, Линван крепко сжал его руку и поцеловал в щеку: — Я тебя не подведу.</w:t>
+        <w:t>Растроганный, Линван крепко сжал его руку и поцеловал в щеку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тебя не подведу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хороший мех — это залог безопасности, — добавил Жунмянь. — Ты вечно попадаешь в переделки. Хоть ты и выходишь сухим из воды, я хочу, чтобы ты был защищен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -926,51 +1070,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Оторвавшись от губ, Линван перешел к уху омеги, опаляя его горячим дыханием. Жунмянь вспыхнул до корней волос. От нежного прикосновения губ к ушной раковине по телу пробежала дрожь, ноги стали ватными. Линван прикусил его мочку, и Жунмянь судорожно выдохнул, вцепившись пальцами в его пояс. Он уткнулся в грудь альфы, пытаясь отдышаться, а тот нежно прощупал пальцами ямочки на его пояснице.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От этого прикосновения Жунмянь вздрогнул и шутливо отпихнул его. Губы припухли, уши горели, как спелые персики. — Я пошел! — выпалил он и, не дожидаясь ответа, припустил к своему общежитию.</w:t>
+        <w:t>От этого прикосновения Жунмянь вздрогнул и шутливо отпихнул его. Губы припухли, уши горели, как спелые персики. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пошел! — выпалил он и, не дожидаясь ответа, припустил к своему общежитию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Упав на кровать, он долго смотрел в потолок, касаясь пальцами горящих губ. Их отношения были на пике стабильности. В браслете мигнуло сообщение от Линвана. Он начал быстро набирать ответ, как вдруг пришло уведомление от маршала Чу. Настроение Жунмяня мгновенно взлетело — как детонатор, опознавший цель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -990,51 +1150,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь (строчит со скоростью пулемета): 【Откуда ты знаешь? Ты что, следишь за ним?】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал Чу: «...» Маршал Чу: 【Люди болтают. Он молодец, взял первое место. Будет время — приведи его, посмотрю, что за человек.】</w:t>
+        <w:t>Маршал Чу: «...» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу: 【Люди болтают. Он молодец, взял первое место. Будет время — приведи его, посмотрю, что за человек.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь (с гордостью): 【Захочешь — увидишь, я никогда не был против.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>