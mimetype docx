--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -190,51 +190,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спи сладко, — сказал Линван и замер, ожидая, пока тот отключится. Но Жунмянь не вешал трубку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обоим было жаль прерывать связь. Линван взглянул в окно: — У тебя нет пар сегодня?</w:t>
+        <w:t>Обоим было жаль прерывать связь. Линван взглянул в окно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя нет пар сегодня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +414,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Было страшно. Но если бы они не умерли, умерли бы мы. А я умирать не хочу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эта простая, голая правда странным образом утешила Хэ Няня. — Тебе реально девятнадцать?</w:t>
+        <w:t>Эта простая, голая правда странным образом утешила Хэ Няня. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе реально девятнадцать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван хмыкнул: — Считай, что мне сто.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,115 +494,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В ту ночь только Сюй Линван спал как убитый, остальные ворочались до рассвета. На следующий день они сели на звездный лайнер и вернулись в Федеральный университет. В душе всё еще жило чувство нереальности происходящего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь скомандовал: — Идите отдыхать, если что — напишу в чат.</w:t>
-[...63 lines deleted...]
-        <w:t>Ли Жунянь сделал паузу: — Учитывая твою роль, кроме ордена, торговый центр выделил тебе личную премию — двести тысяч кредитов.</w:t>
+        <w:t>Ли Жунянь скомандовал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идите отдыхать, если что — напишу в чат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все разошлись, но Ли Жунянь придержал Линвана, который выглядел бодрее всех: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зайди ко мне в кабинет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло И подхватил вещи друга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы занесем твой рюкзак. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кабинете Ли Жунянь открыл файл на компьютере: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Информация из полиции. Та банда — лишь верхушка айсберга крупного синдиката. Главарь, которого ты взял, выдал ценные сведения. Его даже пытались убрать прямо в участке, но не вышло. Вторая попытка почти удалась, но ваши показания и поимка этого «кадра» очень помогли. Тебе положен орден «За заслуги» третьей степени и награда «Почетный гражданин».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жунянь сделал паузу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитывая твою роль, кроме ордена, торговый центр выделил тебе личную премию — двести тысяч кредитов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выбить деньги из Федерации — задача не из легких; они скорее вручат тебе почетный вымпел, чем такую сумму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,67 +734,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван больше всего опасался именно таких «психов», потому что с ними не работают ни логика, ни здравый смысл — они просто хотят видеть мир в огне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь заметил тревогу на лице ученика: — Успокойся, всё будет в порядке. Это была случайность, в будущем ваши пути вряд ли пересекутся.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван заставил себя поверить. — Пароль от этой карты — шесть нулей.</w:t>
+        <w:t>Ли Жунянь заметил тревогу на лице ученика: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Успокойся, всё будет в порядке. Это была случайность, в будущем ваши пути вряд ли пересекутся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван заставил себя поверить. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пароль от этой карты — шесть нулей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С деньгами на счету на душе у Сюй Линвана стало заметно легче. Он вышел из кабинета преподавателя и пошел по кампусу. По дороге его то и дело узнавали и окликали по имени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +878,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Просто зверь! Кто бы мог подумать, что ты на такое способен. Настоящий феномен среди C-класса!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван на секунду замер, а затем спокойно произнес: — У меня произошло вторичное пробуждение. Теперь я S-класс.</w:t>
+        <w:t>Сюй Линван на секунду замер, а затем спокойно произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня произошло вторичное пробуждение. Теперь я S-класс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вторичное? Ну, это здорово, S-класс куда лучше, чем C... Стоп, что?! S-КЛАСС?! — Альфа, осознав смысл слов, буквально отпрянул от шока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,83 +1086,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вырвавшись из толпы, Сюй Линван вернулся в комнату, первым делом принял душ и с облегчением опустился на свою кровать. Линь И бросил ему бутылку апельсинового сока: — Поздравляю с победой! Стрим был огонь, чисто сработали.</w:t>
-[...31 lines deleted...]
-        <w:t>Ло И покачал головой: — Я бы не хотел это повторять. Сердце чуть не выпрыгнуло. Я-то думал, будем тихо ждать спасения, но Линван решил: «вижу цель — иду на таран». Хотя кто знает, отпустили бы те психи заложников или нет.</w:t>
+        <w:t>Вырвавшись из толпы, Сюй Линван вернулся в комнату, первым делом принял душ и с облегчением опустился на свою кровать. Линь И бросил ему бутылку апельсинового сока: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поздравляю с победой! Стрим был огонь, чисто сработали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван отпил сок и улыбнулся другу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но то, что случилось в торговом центре — вот это настоящий экшн, — добавил Линь И с восторгом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло И покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы не хотел это повторять. Сердце чуть не выпрыгнуло. Я-то думал, будем тихо ждать спасения, но Линван решил: «вижу цель — иду на таран». Хотя кто знает, отпустили бы те психи заложников или нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Посмотри на мое лицо и поймешь, как мне «повезло», — встрял Фэн Шэн. — Я только тебе это рассказываю, не болтай особо, а то подумают, что мы хвастаемся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1118,99 +1342,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они втроем отправились в ресторан хунаньской кухни. Заказали еду, напитки и принялись болтать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Выглядишь бодро, я спокоен. А то вечно кажется, что ты даже с ранением скажешь: «всё норм», — Жунмянь с удовлетворением оглядел Линвана. Когда они сели рядом, Линван первым делом налил ему теплой воды. — Всё в порядке, военные подоспели вовремя.</w:t>
+        <w:t>— Выглядишь бодро, я спокоен. А то вечно кажется, что ты даже с ранением скажешь: «всё норм», — Жунмянь с удовлетворением оглядел Линвана. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они сели рядом, Линван первым делом налил ему теплой воды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё в порядке, военные подоспели вовремя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты знатно напугал нашего Мянь-Мяня, — вставил Бай Нянь. — Он уже собирался фрахтовать частный шаттл и лететь за тобой. Хорошо, что нашел контакты твоего куратора, а то перевернул бы всю Третью планету вверх дном. Но это лишний раз доказывает, что ты парень с головой. Теперь ты на виду у серьезных людей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Заметив, как Жунмянь закатил глаза, Бай Нянь тут же сменил тему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Главное, что я в глазах Мянь-Мяня, — улыбнулся Сюй Линван. Жунмянь просиял, но постарался сохранить напускную важность: — Ты бы в них остался, даже если бы не взял первое место.</w:t>
+        <w:t>— Главное, что я в глазах Мянь-Мяня, — улыбнулся Сюй Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь просиял, но постарался сохранить напускную важность: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты бы в них остался, даже если бы не взял первое место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Нянь: «...» Ой, да ладно, кто тут у нас с детства фанатеет от сильных альф?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1310,51 +1598,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Решили деньгами откупиться? Орден — это само собой, но лучше бы премию заменили на какую-нибудь медаль почетнее, — фыркнул Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Палочки Линвана замерли в воздухе — в глубине души он считал, что деньги — это отличный вариант. Он достал ту самую золоченую медаль и протянул её Жунмяню: — Ты просил медаль. Сувениры и подарки остались в комнате, отдам, когда вернешься. Но ты так хотел эту награду, что я не удержался и принес её прямо сейчас.</w:t>
+        <w:t>Палочки Линвана замерли в воздухе — в глубине души он считал, что деньги — это отличный вариант. Он достал ту самую золоченую медаль и протянул её Жунмяню: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты просил медаль. Сувениры и подарки остались в комнате, отдам, когда вернешься. Но ты так хотел эту награду, что я не удержался и принес её прямо сейчас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Нянь увидел, как гнев Жунмяня мгновенно испарился. Тот взял медаль и принялся её рассматривать с сияющим видом. «Уровень Линвана зашкаливает, — подумал Бай Нянь. — Оболванил омегу: богатого, красивого, вспыльчивого, но в душе совершенно наивного».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,83 +1694,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сюй-сюэди, — спросил Бай Нянь, — ты планируешь остаться работать на Императорской планете?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не может же Мянь-Мянь уехать за ним на Шестую планету — Бай Нянь был бы категорически против. Привыкнув к роскоши столицы, на периферии он просто зачахнет. Да и видеть друга раз в несколько лет — перспектива так себе. Сюй Линван ответил серьезно: — Да, я останусь работать здесь.</w:t>
-[...31 lines deleted...]
-        <w:t>Бай Нянь перечислил целый список «классических» ужасов, начитавшись в интернете всякого. У Жунмяня глаза на лоб полезли: — Прямо комбо из всех грехов.</w:t>
+        <w:t>Не может же Мянь-Мянь уехать за ним на Шестую планету — Бай Нянь был бы категорически против. Привыкнув к роскоши столицы, на периферии он просто зачахнет. Да и видеть друга раз в несколько лет — перспектива так себе. Сюй Линван ответил серьезно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я останусь работать здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Нянь выдохнул с облегчением. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Альфа должен быть карьеристом. В столице мы всегда сможем присмотреть друг за другом. Кстати, у тебя нет этих замашек... ну, «великого альфы»? Типа: после свадьбы омега сидит дома, рожает детей, борщи варит, с друзьями не видится, с семьей не общается, а в случае чего — получает по лицу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Нянь перечислил целый список «классических» ужасов, начитавшись в интернете всякого. У Жунмяня глаза на лоб полезли: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прямо комбо из всех грехов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван усмехнулся. Еще вчера он стоял на пьедестале и убивал бандитов, а сегодня его проверяют на адекватность. Жизнь определенно многогранна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>