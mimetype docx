--- v0 (2026-05-22)
+++ v1 (2026-08-24)
@@ -638,51 +638,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Знание моего имени тебе уже не поможет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван наконец позволил себе немного расслабиться. Он поднял главаря и, упершись стволом ему в спину, заставил идти вперед. Бандит сплюнул: — Есть яйца — стреляй.</w:t>
+        <w:t>Линван наконец позволил себе немного расслабиться. Он поднял главаря и, упершись стволом ему в спину, заставил идти вперед. Бандит сплюнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть яйца — стреляй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван не стал его убивать. Вместо этого он дважды жестко ударил его под колено, едва не заставив бандита рухнуть на колени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,67 +750,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хэ Нянь и остальные, увидев Линвана, ведущего пленного, наконец облегченно вздохнули. Они безумно за него переживали. Когда после дымовой завесы Линван исчез вместе с главарем, а тел нигде не было видно, их сердца буквально замерли. Только сейчас их наконец «отпустило».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это тот, кто вел переговоры по связи, — Линван передал главаря солдатам. Переговорщик, наблюдавший за этим, покачал головой: — Твои друзья рассказали, как ты первый пошел в атаку и переоделся в их форму. Потрясающе. Это дело — ваша заслуга. Если бы не вы, неясно, сколько бы людей погибло и как долго всё это тянулось. Похоже, мне как переговорщику тут и делать-то было нечего.</w:t>
-[...15 lines deleted...]
-        <w:t>Старый однокашник Ли Жуняня тоже улыбнулся: — Спасибо вам. Ваш Ли-лаоши так переживал, что вы попадете в переплет... Видимо, он совсем не знает собственных студентов.</w:t>
+        <w:t>— Это тот, кто вел переговоры по связи, — Линван передал главаря солдатам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Переговорщик, наблюдавший за этим, покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твои друзья рассказали, как ты первый пошел в атаку и переоделся в их форму. Потрясающе. Это дело — ваша заслуга. Если бы не вы, неясно, сколько бы людей погибло и как долго всё это тянулось. Похоже, мне как переговорщику тут и делать-то было нечего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старый однокашник Ли Жуняня тоже улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо вам. Ваш Ли-лаоши так переживал, что вы попадете в переплет... Видимо, он совсем не знает собственных студентов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сам Ли Жунянь появился чуть позже вместе с медиками, как только подтвердили, что угрозы больше нет — ведь разрешения на ношение оружия у него с собой не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,83 +1006,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я должен был вернуться, — Линван открыл рис с отбивной. — Кстати, я только сейчас вспомнил: наши браслеты остались в ювелирном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван встал, чтобы сходить к Ли Жуняню и сказать о браслетах. Поколебавшись, он добавил: — Когда я притворялся бандитом, я убрал нескольких снаружи. Чтобы не выдать себя, я прятал их... в туалете, в магазине игрушек, в одежде... точно не помню где, но по камерам можно найти.</w:t>
+        <w:t>Линван встал, чтобы сходить к Ли Жуняню и сказать о браслетах. Поколебавшись, он добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда я притворялся бандитом, я убрал нескольких снаружи. Чтобы не выдать себя, я прятал их... в туалете, в магазине игрушек, в одежде... точно не помню где, но по камерам можно найти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Жунянь вздохнул: — Понял. Позвоню людям, а то хозяева магазинов вернутся и помрут от страха, найдя такие «сюрпризы».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Там был мужской туалет, магазин плюшевых зверей, примерочные... Слушая этот список, Ли Жунянь потерял дар речи.</w:t>
+        <w:t>— Там был мужской туалет, магазин плюшевых зверей, примерочные... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушая этот список, Ли Жунянь потерял дар речи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кстати, твой парень оборвал мне связь, — вспомнил куратор. — Как только стало ясно, что ты в безопасности, я ему отписал. Когда заберешь браслет, обязательно свяжись с ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>