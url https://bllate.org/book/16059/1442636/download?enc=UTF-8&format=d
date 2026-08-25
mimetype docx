--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -14,179 +14,259 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев искаженное ужасом лицо Фэн Шэна, бандит еще пару раз ткнул его стволом в щеку, а когда выступила кровь, потерял интерес и убрал оружие: — Сиди тихо, придурок!</w:t>
+        <w:t>Увидев искаженное ужасом лицо Фэн Шэна, бандит еще пару раз ткнул его стволом в щеку, а когда выступила кровь, потерял интерес и убрал оружие: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сиди тихо, придурок!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Фэн Шэн съежился, изображая трусливого обывателя. Таких тут было большинство, и в страхе перед вооруженными людьми не было ничего необычного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Нянь и остальные внешне успокоились, но их глаза непрерывно сканировали пространство, считая врагов. Главарь тем временем закончил разговор и хрипло выплюнул в трубку: — Миллиард кредитов. Если нет — готовьте гробы.</w:t>
+        <w:t>Хэ Нянь и остальные внешне успокоились, но их глаза непрерывно сканировали пространство, считая врагов. Главарь тем временем закончил разговор и хрипло выплюнул в трубку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Миллиард кредитов. Если нет — готовьте гробы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он отхлебнул воды и выстрелил в камеру наблюдения над витриной. По пути они разбили уже несколько штук, но всё равно нервничали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Эй, вы двое, — кивнул главарь своим людям, — дуйте в центр управления и вырубите все камеры на этаже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы не знаем, где этот центр, — буркнул один из подчиненных. Главарь раздраженно рыкнул: — Так возьмите кого-нибудь из местных, пусть покажет!</w:t>
+        <w:t>— Мы не знаем, где этот центр, — буркнул один из подчиненных. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главарь раздраженно рыкнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так возьмите кого-нибудь из местных, пусть покажет!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав это, Линван боязливо и нерешительно поднял глаза на бандита, получившего приказ. Тот мгновенно перехватил его взгляд. Заложники вокруг забились в углы, и этот парень не был исключением, но его эмоции были слишком заметны. Даже когда он поспешно опустил голову, изображая «тише воды ниже травы», интуиция подсказала бандиту: этот знает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты! А ну иди сюда! — крикнул бандит. — Нечего глазами хлопать. Знаешь, где центр управления?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван побледнел еще сильнее, его губы задрожали, не в силах вымолвить ни слова. — Я... я не знаю... — выдавил он. Последние сомнения бандита развеялись. Раз из всей толпы только этот поднял голову, значит, точно знает. Да, выглядит как последний трус, но именно такие — самые никчемные — обычно лучше всех знают, где что лежит.</w:t>
+        <w:t>Линван побледнел еще сильнее, его губы задрожали, не в силах вымолвить ни слова. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я... я не знаю... — выдавил он. Последние сомнения бандита развеялись. Раз из всей толпы только этот поднял голову, значит, точно знает. Да, выглядит как последний трус, но именно такие — самые никчемные — обычно лучше всех знают, где что лежит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Показывай дорогу, или пристрелю на месте, — бандит окончательно убедился в безобидности Линвана и стал вести себя бесцеремонно: грубо схватил его за шкирку и ткнул винтовкой в спину, выталкивая вперед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +382,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Надев маску и взяв винтовку, Линван спрятал ручку. Огнестрел он использовать не собирался — слишком шумно, а в этой ситуации скрытность была его главным козырем. Уходя, он заметил на стойке в магазине фруктовую нарезку и складной нож. Недолго думая, он забрал нож себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Время поджимало. По расчетам бандитов, поход в центр управления не должен был занять больше десяти минут. С момента выхода из ювелирного прошло четыре. Линван пошел по коридору, имитируя патрулирование. Увидев одинокого бандита, он подошел к нему вплотную: — Тяжелая смена, брат. Вот закончим дело — загуляем по-черному.</w:t>
+        <w:t>Время поджимало. По расчетам бандитов, поход в центр управления не должен был занять больше десяти минут. С момента выхода из ювелирного прошло четыре. Линван пошел по коридору, имитируя патрулирование. Увидев одинокого бандита, он подошел к нему вплотную: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тяжелая смена, брат. Вот закончим дело — загуляем по-черному.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Заложник в форме грабителя уверенно приобнял «товарища». Неподалеку другие налетчики мельком глянули на них и, не заподозрив неладного, пошли дальше. Они не видели, как голова их соратника безвольно упала на плечо «брата». Линван оттащил тело в ближайшую примерочную магазина одежды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>