--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -254,115 +254,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Фэн Шэн уточнил: — Ли-лаоши, мы возвращаемся завтра?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь обвел студентов взглядом и щелкнул пальцами: — Школа дает нам три дня отгулов. Можете погулять по Третьей планете, а через три дня я отвезу вас обратно.</w:t>
+        <w:t>Ли Жунянь обвел студентов взглядом и щелкнул пальцами: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Школа дает нам три дня отгулов. Можете погулять по Третьей планете, а через три дня я отвезу вас обратно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Райдер хмыкнул: — То есть контроль со стороны учителей всё равно остается?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь закатил глаза: — Пока вы не выпустились, в глазах университета вы — дети, чью безопасность нужно обеспечивать. Черный рынок и пираты здесь не дремлют. Не переживайте, я не буду ходить за вами хвостиком, просто оставайтесь в поле моего зрения.</w:t>
+        <w:t>Ли Жунянь закатил глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пока вы не выпустились, в глазах университета вы — дети, чью безопасность нужно обеспечивать. Черный рынок и пираты здесь не дремлют. Не переживайте, я не буду ходить за вами хвостиком, просто оставайтесь в поле моего зрения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Перспектива отдохнуть три дня перед возвращением к учебе всех обрадовала. Сюй Линван тоже чувствовал, что ему нужна перезагрузка. Сразу после шаттла они отправились на церемонию награждения. Зал гудел, как встревоженный улей, а когда команда вышла на подиум, рев триллионов голосов, казалось, достиг небес.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Цин вещала в микрофон: — Невероятный финал! Федеральный университет в одиночку одолел двух противников и заслуженно занял первое место на нынешнем турнире! Поздравляем чемпионов! Второе место у Университета Тернера, третье — у Мерфи. Тройка лидеров определена, сейчас они получат свои кубки и памятные медали.</w:t>
+        <w:t>Сяо Цин вещала в микрофон: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Невероятный финал! Федеральный университет в одиночку одолел двух противников и заслуженно занял первое место на нынешнем турнире! Поздравляем чемпионов! Второе место у Университета Тернера, третье — у Мерфи. Тройка лидеров определена, сейчас они получат свои кубки и памятные медали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван и его товарищи стояли на высшей ступени пьедестала. Следом расположились их соперники. Красивые девушки в парадной форме вынесли награды и цветы. Медали у всех команд были одинакового дизайна, но отличались металлом: золото — Федеральному, серебро — Тернеру, бронза — Мерфи. Фотографы не переставали щелкать затворами. Все улыбались — никто не был настолько глуп, чтобы демонстрировать кислую мину на глазах у всей страны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,147 +558,323 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Капитан Сюй, — спросил журналист, — были ли у вас заготовки по тактике до начала турнира?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван, казалось, немного смутился перед камерами. Он мягко улыбнулся: — Мы проработали много вариантов. Как только список участников появился на сайте, мы изучили их стили. Скажем так, мы немного схитрили: без глубокого анализа стратегий противников сражаться с ними было бы в разы сложнее.</w:t>
+        <w:t>Линван, казалось, немного смутился перед камерами. Он мягко улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы проработали много вариантов. Как только список участников появился на сайте, мы изучили их стили. Скажем так, мы немного схитрили: без глубокого анализа стратегий противников сражаться с ними было бы в разы сложнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Что вы думаете о силе Тернера и Мерфи? — продолжал репортер. — Кто из соперников впечатлил вас больше всего?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Они все сильны, я искренне уважаю каждого, — Линван мастерски ушел от прямого ответа. Журналист не сдавался: — И всё же, кто ваш фаворит?</w:t>
-[...63 lines deleted...]
-        <w:t>Учитель Чжу, сидевший на переднем сиденье школьного автобуса, подбодрил своих: — Вы выложились на полную. Один турнир — это ерунда. Настоящая битва начнется, когда вы попадете в действующую армию. Студенты Тернера приободрились, хотя кто-то и буркнул: «Они слишком сильные, второе место — это тоже достижение». Юйвэнь Цзэ молчал. Он знал: когда есть первый, на второго никто не смотрит. Учитель Чжу смотрел в окно и думал о том, как звал Линвана в свой вуз. Сожаление кольнуло сердце. В конце концов, слава вуза — это одно, но и карьера выпускников в штабах тоже важна, а их доска почета давно не обновлялась новыми героями.</w:t>
+        <w:t>— Они все сильны, я искренне уважаю каждого, — Линван мастерски ушел от прямого ответа. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Журналист не сдавался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И всё же, кто ваш фаворит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван притворился, что сдается: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожалуй, Юйвэнь Цзэ. Просто потому, что я изучил его лучше остальных. Он сражается яростно, быстро и умеет жертвовать малым ради большой цели. Он отличный капитан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это же время другой репортер спросил Юйвэнь Цзэ, что он думает о Линване. Тот на мгновение замер, но тут же вернул на лицо улыбку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я восхищен им. Уверен, если бы он выбрал Университет Тернера, его потенциал раскрылся бы еще ярче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была чистой воды шпилька. Юйвэнь Цзэ прекрасно понимал: приди Линван в Тернер, самому Юйвэню места на вершине бы не нашлось. Сев в машину, он помрачнел. За окном люди переговаривались: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Федеральный всё-таки лучший. Они всегда были первыми в рейтинге, так что победа закономерна. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне стала интересна их система тактического симулятора. Может, тоже в Федеральный поступать? Звучит круто. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже хочу! Давай вместе подавать документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитель Чжу, сидевший на переднем сиденье школьного автобуса, подбодрил своих: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы выложились на полную. Один турнир — это ерунда. Настоящая битва начнется, когда вы попадете в действующую армию. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Студенты Тернера приободрились, хотя кто-то и буркнул: «Они слишком сильные, второе место — это тоже достижение». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юйвэнь Цзэ молчал. Он знал: когда есть первый, на второго никто не смотрит. Учитель Чжу смотрел в окно и думал о том, как звал Линвана в свой вуз. Сожаление кольнуло сердце. В конце концов, слава вуза — это одно, но и карьера выпускников в штабах тоже важна, а их доска почета давно не обновлялась новыми героями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -670,51 +894,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На ужин куратор повел их в ресторан. Из-за травм пришлось довольствоваться диетическими, пресными блюдами. На вкус они были вполне ничего, хотя Райдер и ворчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Завтра свободный день, — объявил Ли Жунянь. Линван тут же отозвался: — Утром выспаться как следует.</w:t>
+        <w:t>— Завтра свободный день, — объявил Ли Жунянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван тут же отозвался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Утром выспаться как следует.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я тоже, — поддержал Фэн Шэн. Спать хотели все. Вернувшись в отель, Ли Жунянь наконец раздал им браслеты-коммуникаторы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1374,115 +1630,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Консультант достал украшение: — Это ножной браслет, изумительная работа. В нашей сети всего десять таких бабочек с синими глазами. Идеальный подарок для вашего омеги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Браслет на ногу? Линван сначала и не понял. Он потрогал металл: — А он не будет натирать?</w:t>
+        <w:t>Браслет на ногу? Линван сначала и не понял. Он потрогал металл: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А он не будет натирать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не беспокойтесь, — заверил парень. — Мы используем новейшие технологии огранки и сплавов. Цепочка очень мягкая и плотно прилегает к коже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван сжал звенья пальцами: — Упакуйте.</w:t>
-[...31 lines deleted...]
-        <w:t>Линван убрал покупку. Се Гу тоже уже выбрал подарок, а Райдер с Фэн Шэном еще присматривались. Они присели в сторонке выпить чаю. Магазин находился прямо у входа в торговый центр, место было очень оживленное. Линван держал в руках двух огромных зверей. Ло И выхватил у него синего кита: — Не знал, что ты такой сентиментальный, игрушки покупаешь.</w:t>
+        <w:t>Линван сжал звенья пальцами: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Упакуйте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка консультанта стала еще шире: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прекрасный выбор. Мы предоставляем год бесплатного обслуживания, вот ваша сервисная карта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван убрал покупку. Се Гу тоже уже выбрал подарок, а Райдер с Фэн Шэном еще присматривались. Они присели в сторонке выпить чаю. Магазин находился прямо у входа в торговый центр, место было очень оживленное. Линван держал в руках двух огромных зверей. Ло И выхватил у него синего кита: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знал, что ты такой сентиментальный, игрушки покупаешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это в подарок, — улыбнулся Линван, похлопав желтого льва по спине. Ло И понимающе усмехнулся. Он и не подозревал, что Чу Жунмянь любит плюшевые игрушки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1870,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ло И, у тебя есть связь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло И взглянул на свой браслет и нахмурился: — Пусто. Сигнала нет.</w:t>
+        <w:t>Ло И взглянул на свой браслет и нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пусто. Сигнала нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В голове Линвана завыла сирена тревоги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1662,67 +1998,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кровь одного из заложников растеклась по полу. Нападавший, как тушу дохлой собаки, оттащил тело в сторону и брезгливо пнул его. Живой человек превратился в труп за секунду прямо у них на глазах. Хэ Нянь побледнел, его дыхание стало частым и прерывистым, он слышал только бешеный стук собственного сердца. Он не смел смотреть на лужу крови. Райдер и Се Гу, выросшие в хороших семьях, тоже никогда не сталкивались с подобным кошмаром — их ноги словно налились свинцом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В торговом центре всегда много детей. Какой-то ребенок не выдержал и громко разрыдался. Родители в ужасе пытались закрыть ему рот: «Тише, малыш, тише! Пожалуйста, не убивайте его!» Группа налетчиков привела еще человек двадцать заложников. Один из бандитов, раздраженный плачем, вскинул оружие: — Орет и орет, задрал уже!</w:t>
-[...15 lines deleted...]
-        <w:t>Сейчас в магазине было уже пятнадцать налетчиков. Линван рванулся вперед, закрывая собой ребенка: — Это всего лишь ребенок, не берите в голову. У вас и так полно заложников, может, просто отведете их в сторону?</w:t>
+        <w:t>В торговом центре всегда много детей. Какой-то ребенок не выдержал и громко разрыдался. Родители в ужасе пытались закрыть ему рот: «Тише, малыш, тише! Пожалуйста, не убивайте его!» Группа налетчиков привела еще человек двадцать заложников. Один из бандитов, раздраженный плачем, вскинул оружие: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Орет и орет, задрал уже!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас в магазине было уже пятнадцать налетчиков. Линван рванулся вперед, закрывая собой ребенка: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это всего лишь ребенок, не берите в голову. У вас и так полно заложников, может, просто отведете их в сторону?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты еще будешь меня учить, сопляк?! Ты вообще кто такой?! — бандит шагнул вперед и с силой пнул Линвана. Тот обхватил голову руками, изображая смертельный испуг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +2174,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сиди смирно, а то пулю в лоб получишь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я... я просто ищу свое украшение, — жалобно пролепетал Фэн Шэн. Бандит увидел в его руках золото, вырвал его и запихнул в карман, хохотнув: — Сдохнуть скоро можешь, а всё о золоте думаешь. Ну и кретин же ты!</w:t>
+        <w:t>— Я... я просто ищу свое украшение, — жалобно пролепетал Фэн Шэн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бандит увидел в его руках золото, вырвал его и запихнул в карман, хохотнув: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сдохнуть скоро можешь, а всё о золоте думаешь. Ну и кретин же ты!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>