--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -126,99 +126,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Доев лапшу и умывшись, они быстро заснули. Рано утром Ли Жунянь накормил их завтраком и провел через внутренний проход на трибуны, в их сектор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они пришли вовремя: стадион был заполнен наполовину. Ли Жунянь сказал: — Сейчас начнется жеребьевка. Кто пойдет тянуть жребий?</w:t>
+        <w:t>Они пришли вовремя: стадион был заполнен наполовину. Ли Жунянь сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас начнется жеребьевка. Кто пойдет тянуть жребий?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Фэн Шэн и остальные синхронно сделали два шага назад. Сюй Линван отступил только на один. В итоге он оказался впереди всех.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван: «...» (Просчитался).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь похлопал его по плечу: — Не бойся, это просто жребий. Что вытянешь, то и судьба.</w:t>
+        <w:t>Ли Жунянь похлопал его по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не бойся, это просто жребий. Что вытянешь, то и судьба.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван попытался найти в этом утешение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +302,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Участники на статистику не смотрели — их взгляды были прикованы к арене. Огромные экраны показывали случайные кадры, иногда выхватывая лица зрителей. Линван увидел на экране семью — папа, мама и ребенок о чем-то мирно беседовали. Выглядело очень уютно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Шэн шумно выдохнул: — Волнуюсь. Столько раз смотрел турниры, но участвую впервые. Кажется, сердце сейчас выпрыгнет.</w:t>
+        <w:t>Фэн Шэн шумно выдохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Волнуюсь. Столько раз смотрел турниры, но участвую впервые. Кажется, сердце сейчас выпрыгнет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван подбодрил его парой слов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -414,179 +462,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Было 8 часов утра. В университетах уже начались занятия, и курсанты вовсю открывали стримы. Чу Жунмянь подставил учебник, за которым спрятал браслет с трансляцией. Количество зрителей достигло миллиона и продолжало расти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Внезапно музыка смолкла. Стадион затих. На специальный подиум вышли двое комментаторов: альфа Шан Вэй и омега Сяо Цин. Этот дуэт работал вместе много лет и был очень популярен. Шан Вэй начал: — Снова настал этот день! Раз в три года Федеральный турнир по мехам собирает лучших. Давайте поприветствуем пятьдесят пять команд-участниц!</w:t>
-[...15 lines deleted...]
-        <w:t>На экранах высветились эмблемы вузов. Сяо Цин подхватила: — Пятьдесят пять команд! Мы видим старых знакомых и новые лица. Теперь перейдем к самому волнительному моменту — жеребьевке.</w:t>
+        <w:t>Внезапно музыка смолкла. Стадион затих. На специальный подиум вышли двое комментаторов: альфа Шан Вэй и омега Сяо Цин. Этот дуэт работал вместе много лет и был очень популярен. Шан Вэй начал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Снова настал этот день! Раз в три года Федеральный турнир по мехам собирает лучших. Давайте поприветствуем пятьдесят пять команд-участниц!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экранах высветились эмблемы вузов. Сяо Цин подхватила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пятьдесят пять команд! Мы видим старых знакомых и новые лица. Теперь перейдем к самому волнительному моменту — жеребьевке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван пошел к урне. Перед ним стоял Юйвэнь Цзэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Как думаешь, встретимся в первом же раунде? — негромко спросил тот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не знаю, как карта ляжет. Но лучше бы нет — никакой выгоды в этом для нас обоих, — улыбнулся Линван. Юйвэнь Цзэ пристально посмотрел на него и хмыкнул: — Ты прав. Выбить друг друга в самом начале — значит лишить финал интриги.</w:t>
+        <w:t>— Не знаю, как карта ляжет. Но лучше бы нет — никакой выгоды в этом для нас обоих, — улыбнулся Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юйвэнь Цзэ пристально посмотрел на него и хмыкнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты прав. Выбить друг друга в самом начале — значит лишить финал интриги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юйвэнь Цзэ вытянул жребий — номер 6. Под его номером на экране высветилась эмблема какой-то малоизвестной академии. Соперник не заслуживал внимания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван запустил руку в урну и вытащил шар. Внутри была пустота. Ни одной цифры. Лицо Линвана стало таким же пустым. Сяо Цин восторженно закричала: — Ого! Не успели начать, а у нас уже «пустой билет»! Посмотрим, какой счастливчик пропустит первый тур?</w:t>
+        <w:t>Линван запустил руку в урну и вытащил шар. Внутри была пустота. Ни одной цифры. Лицо Линвана стало таким же пустым. Сяо Цин восторженно закричала: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого! Не успели начать, а у нас уже «пустой билет»! Посмотрим, какой счастливчик пропустит первый тур?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На экране вспыхнула одинокая эмблема Федерального университета: золотая роза, щит и скрещенные мечи. Весь стадион ахнул. Самый сильный вуз прошел во второй тур без единого выстрела.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло И с каменным лицом выдал: — Ни хрена себе!</w:t>
+        <w:t>Ло И с каменным лицом выдал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ни хрена себе!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Фэн Шэн чуть не подпрыгнул на месте. Се Гу, Райдер и Хэ Нянь застыли в недоумении, которое быстро сменилось радостью. Ли Жунянь только тихонько кашлянул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -638,67 +782,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь, глядя на экран, невольно улыбнулся. Он не стал писать Линваню сейчас, чтобы не отвлекать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А у младшего Сюя отличная удача, — шепнул Юй Сю. Жунмянь гордо вскинул подбородок: — Удача — это тоже разновидность таланта.</w:t>
-[...15 lines deleted...]
-        <w:t>Юйвэнь Цзэ был доволен своим слабым соперником, но на фоне тотального везения Линвана его радость померкла. Ли Жунянь прошипел своим: — Спрячьте ухмылки. Смотрим внимательно на других, готовимся к завтрашнему дню.</w:t>
+        <w:t>— А у младшего Сюя отличная удача, — шепнул Юй Сю. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь гордо вскинул подбородок: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Удача — это тоже разновидность таланта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юйвэнь Цзэ был доволен своим слабым соперником, но на фоне тотального везения Линвана его радость померкла. Ли Жунянь прошипел своим: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спрячьте ухмылки. Смотрим внимательно на других, готовимся к завтрашнему дню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Фэн Шэн тут же убрал довольную мину. Ли Жунянь отметил про себя, что Линван единственный, кто сохраняет ледяное спокойствие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,67 +1134,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На второй день Линван вытянул номер 5. Среднее число, неплохо. Но когда он посмотрел на экран, его сердце екнуло. Под номером 5 значились: Федеральный университет и Военная академия Третьей планеты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пятый бой: Федеральный против Третьей планеты! — в голосе Сяо Цин прозвучало удивление. Ей было и радостно за такое зрелище, и жаль проигравших. Два мощнейших вуза столкнулись в самом начале, задолго до финала. Шан Вэй вздохнул: — Как жаль. Я надеялся увидеть их битву в финале.</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван вернулся к своим. Ли Жунянь был спокоен: — Работайте по плану.</w:t>
+        <w:t>— Пятый бой: Федеральный против Третьей планеты! — в голосе Сяо Цин прозвучало удивление. Ей было и радостно за такое зрелище, и жаль проигравших. Два мощнейших вуза столкнулись в самом начале, задолго до финала. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шан Вэй вздохнул: — Как жаль. Я надеялся увидеть их битву в финале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван вернулся к своим. Ли Жунянь был спокоен: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Работайте по плану.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда пришло время пятого боя, команды вышли на арену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1662,99 +1886,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Число зрителей в стриме перевалило за 10.000.000 и стремительно приближалось к 20 миллионам. Были выходные, финал турнира — у экранов собралась вся Федерация.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сесис, жуя сэндвич, подошел к нему:</w:t>
+        <w:t>Себель, жуя сэндвич, подошел к нему:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Всё смотришь? Ты уже несколько дней от экрана не отрываешься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Папа, сегодня финал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сесис не особо разбирался в мехах, но любил пилотов — они казались ему очень стильными. Позавтракав, он ушел поливать цветы в саду.</w:t>
+        <w:t>Себель не особо разбирался в мехах, но любил пилотов — они казались ему очень стильными. Позавтракав, он ушел поливать цветы в саду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь видел, как семь команд погрузились в шаттлы и отправились к цели. Экран разделился на семь окон — по одному на каждую группу. Он вывел трансляцию в виде проекции, чтобы видеть всё до мельчайших деталей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>