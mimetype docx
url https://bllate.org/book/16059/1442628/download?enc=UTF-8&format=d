--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -30,51 +30,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вернувшись в общежитие, Сюй Линван собрал вещи. Всего три смены одежды, обувь, белье, предметы гигиены — всё уместилось в один большой рюкзак. На время соревнований им выдали форму команды Федерального университета: стильное сочетание черного и красного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь И снабдил каждого баночкой фруктовых консервов и пакетами со снеками: — В дороге пригодится.</w:t>
+        <w:t>Линь И снабдил каждого баночкой фруктовых консервов и пакетами со снеками: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В дороге пригодится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван лег и мгновенно провалился в глубокий сон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,83 +382,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Разумеется, действовать нужно было только тогда, когда уверен в успехе на все сто. А если стопроцентной уверенности нет — лучше «разложить яйца по разным корзинам» и поставить понемногу на обе стороны. Сюй Линван остался крайне доволен своей сообразительностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они только закончили осмотр зала, как сзади показался служащий, ведущий группу людей в бело-голубой форме. Лицо Райдера мгновенно стало серьезным: — Это из Университета Тернера, — он сразу узнал их форму.</w:t>
+        <w:t>Они только закончили осмотр зала, как сзади показался служащий, ведущий группу людей в бело-голубой форме. Лицо Райдера мгновенно стало серьезным: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это из Университета Тернера, — он сразу узнал их форму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>О фигурах курсантов военных вузов и говорить не стоило: все высокие, подтянутые, сухая мускулатура. Лидер группы был очень хорош собой, да и остальные участники команды обладали яркой, характерной внешностью и какой-то особой внутренней энергией. Форма сидела на них идеально: подчеркивала длинные ноги, а рубашки плотно облегали талию — настоящая айдол-группа, а не курсанты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взглянув на сопровождающего их преподавателя, Линван почувствовал, что его черты лица кажутся ему смутно знакомыми. Учитель Чжу (из Тернера) сам сделал шаг навстречу: — Вы из Федерального университета? Как к вам обращаться?</w:t>
+        <w:t>Взглянув на сопровождающего их преподавателя, Линван почувствовал, что его черты лица кажутся ему смутно знакомыми. Учитель Чжу (из Тернера) сам сделал шаг навстречу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы из Федерального университета? Как к вам обращаться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Жунянь тут же завязал с ним светскую беседу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,195 +558,323 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юйвэнь Цзэ знал, что Линван побил рекорд Маршала Чу. И что такой человек умудрился закрутить роман с самим Чу Жунмянем. Как он посмел?! Юйвэнь Цзэ и сам был популярен в Тернере, но омеги уровня Жунмяня редко проявляли к нему интерес. Он был слишком молод, слишком ветрен — проще говоря, он еще не успел доказать свою истинную ценность. А Сюй Линван — неужели он уже ее доказал? Неужели он настолько ценен, что сын Маршала снизошел до отношений с ним?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На душе у Юйвэнь Цзэ было скверно. Очнувшись от мыслей, он увидел, что учитель Чжу мило беседует с коллегой из Федерального. Он сделал шаг вперед, преграждая путь Линваню, и улыбнулся: — Наслышан о вас. Я капитан команды Университета Тернера, Юйвэнь Цзэ. Капитан Сюй?</w:t>
-[...15 lines deleted...]
-        <w:t>Линван ответил вежливо: — Здравствуйте.</w:t>
+        <w:t>На душе у Юйвэнь Цзэ было скверно. Очнувшись от мыслей, он увидел, что учитель Чжу мило беседует с коллегой из Федерального. Он сделал шаг вперед, преграждая путь Линваню, и улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наслышан о вас. Я капитан команды Университета Тернера, Юйвэнь Цзэ. Капитан Сюй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван ответил вежливо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло И мельком взглянул на Юйвэнь Цзэ и, не придав встрече значения, продолжил болтать с Фэн Шэном. До начала соревнований Тернер не рискнет на глупые провокации, максимум — пара пустых фраз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Уверены в победе на этот раз? Я смотрел видео ваших боев, очень впечатляет, — начал Юйвэнь Цзэ светский разговор. Линван поддержал беседу, но заметил, что Юйвэнь Цзэ быстро перевел тему на личное. Он начал рассказывать, как ему живется в Тернере, а потом стал выспрашивать Линвана о его круге общения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В основном провожу время с соседями по комнате, общался с парой старшекурсников — они дали мне несколько дельных советов, — честно ответил Линван. Юйвэнь Цзэ натянуто улыбнулся: — Это хорошо. Жду ваших выступлений. Кстати, почему ты не пошел в Тернер? Я слышал, они тебя приглашали.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван вскинул бровь и усмехнулся: — Да нет какой-то особой причины. Личное предпочтение. Просто не захотел и не пошел.</w:t>
+        <w:t>— В основном провожу время с соседями по комнате, общался с парой старшекурсников — они дали мне несколько дельных советов, — честно ответил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юйвэнь Цзэ натянуто улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это хорошо. Жду ваших выступлений. Кстати, почему ты не пошел в Тернер? Я слышал, они тебя приглашали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван вскинул бровь и усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да нет какой-то особой причины. Личное предпочтение. Просто не захотел и не пошел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Честно говоря, разговор с Юйвэнь Цзэ казался ему скучным. У того была слишком явная страсть совать нос в чужие дела, что Линван не очень любил. Одно дело — самому рассказывать о себе, и совсем другое — когда из тебя настойчиво вытягивают информацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь оборвал беседу: — Ладно, поведу их отдыхать. Завтра же жеребьевка.</w:t>
-[...31 lines deleted...]
-        <w:t>Ли Жунянь расхохотался: — А я во внутренние дела команды обычно не лезу. Это забота капитана, я тут так — для галочки.</w:t>
+        <w:t>Ли Жунянь оборвал беседу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, поведу их отдыхать. Завтра же жеребьевка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитель Чжу тоже закруглился и подозвал своих: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот мои ребята. Трудно сейчас руководить командой, хорошо, что Сяо Цзэ мне помогает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жунянь расхохотался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я во внутренние дела команды обычно не лезу. Это забота капитана, я тут так — для галочки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лицо учителя Чжу на мгновение окаменело, но он быстро взял себя в руки, глядя, как группа Линвана подходит к Ли Жуняню. В его душе тоже всколыхнулись сложные чувства. Ведь именно он когда-то летал на Шестую планету, чтобы переманить Сюй Линвана. Тогда он не верил в этого парня: два года пустоты в биографии, ранг C... Он решил, что тот стал первым в своем захолустье просто по чистой случайности. Вылетая из столицы, он именно так и думал. Он посетил Первую, Вторую и Третью планеты, где получил от ворот поворот, но не расстроился — на Четвертой и Пятой всё прошло как по маслу. Он не ожидал, что споткнется именно о Шестую планету.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +926,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Учитель Чжу до сих пор помнил того Сюй Линвана в кабинете директора: еще совсем юный, красивый, но излагающий свои мысли предельно четко. Директор пытался надавить, но когда Линван ушел, в голове у Чжу был полнейший сумрак. Он видел, как директор лебезит перед ним, но ни в одной элитной школе ученики не вели себя с ним так. По крайней мере, они соблюдали приличия. Линван тоже был сама вежливость, но в этой вежливости прятались острые шипы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжу сжимал в руках досье: — Можно взглянуть на данные о двух годах его отсутствия? Директор развел руками: — У нас нет этих данных.</w:t>
+        <w:t>Чжу сжимал в руках досье: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можно взглянуть на данные о двух годах его отсутствия? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Директор развел руками: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас нет этих данных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Перед тем как попасть к пиратам, Линван был несовершеннолетним. Чтобы защитить его и избежать мести со стороны преступников, его пребывание на пиратском корабле было засекречено. Строго говоря, у него было два секретных дела, и оба связаны с пиратами. Чжу тогда вернулся ни с чем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,131 +1054,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У Ло И и остальных глаза полезли на лоб. Какое еще вторичное пробуждение? Почему они не в курсе? S-класс? Погодите, S-класс?! Во время боев они часто удивлялись: «Надо же, какой сильный ранг C пошел». А оказывается, он S-класс... Ну, тогда всё понятно. Хотя нет, не понятно! Как можно прыгнуть с C сразу на S? Неужели вторичное пробуждение бывает настолько мощным? И почему мы, его товарищи (и соседи!), об этом не знали?! И главное — почему люди из Тернера в курсе, а мы — нет?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Шэн был в полном ступоре: — S-класс?! Кто? У нас в команде есть S-класс? Да я, черт возьми... мы же вместе едим, вместе спим! Я не тот человек, который не отличит уровни силы. Я что, внезапно ослеп на оба глаза и потерял чутье?!</w:t>
-[...15 lines deleted...]
-        <w:t>Се Гу и Райдер тоже были потрясены. Семьи с военными чинами очень трепетно относятся к генетике. Раньше они считали, что Линван для молодого господина Чу — просто временное увлечение. Ну, может, раз его выводят в свет, то задержится подольше. Но теперь всё изменилось. Союз двух S-классов, талант Линвана и его кристально чистая биография... Будь они на месте Маршала Чу, они бы сами выбрали Линвана. Семья простая — значит, никаких интриг. Сделает карьеру, родит детей — идеальный вариант, и хлопот с ним никаких. Райдер даже подумал: будь у него самого только одна дочь-омега, он бы присмотрел такого Линвана для «продолжения рода», а потом бы и спровадил.</w:t>
+        <w:t>Фэн Шэн был в полном ступоре: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— S-класс?! Кто? У нас в команде есть S-класс? Да я, черт возьми... мы же вместе едим, вместе спим! Я не тот человек, который не отличит уровни силы. Я что, внезапно ослеп на оба глаза и потерял чутье?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Се Гу и Райдер тоже были потрясены. Семьи с военными чинами очень трепетно относятся к генетике. Раньше они считали, что Линван для молодого господина Чу — просто временное увлечение. Ну, может, раз его выводят в свет, то задержится подольше. Но теперь всё изменилось. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Союз двух S-классов, талант Линвана и его кристально чистая биография... Будь они на месте Маршала Чу, они бы сами выбрали Линвана. Семья простая — значит, никаких интриг. Сделает карьеру, родит детей — идеальный вариант, и хлопот с ним никаких. Райдер даже подумал: будь у него самого только одна дочь-омега, он бы присмотрел такого Линвана для «продолжения рода», а потом бы и спровадил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Данные Сюй Линвана были обновлены еще в прошлом семестре, так что неудивительно, что соперники их получили. Ли Жунянь знал об этом. Не от самого Линвана, конечно — он сам увидел информацию в документах, когда его назначили куратором. Возможно, из-за того, что Линван и на ранге C был необычайно силен, студенты Федерального просто привыкли к его мощи. «Ранг C не сильный? Ну, это обычный C. А это же Сюй Линван. Линван — сильный». Такая вот у них была логика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юйвэнь Цзэ не скрывал изумления: — Вы что, не знали?</w:t>
+        <w:t>Юйвэнь Цзэ не скрывал изумления: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы что, не знали?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Товарищи из Федерального: 「...」 (А должны были?)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван удивился не меньше: — А вы что, не знали?</w:t>
+        <w:t>Линван удивился не меньше: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А вы что, не знали?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Товарищи: 「...」 (Да с чего бы нам это знать?!)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,147 +1262,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они все изучали досье конкурентов, но кто ж лезет в бумаги своих, чьи «медвежьи замашки» и так знаешь как облупленные?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учитель Чжу быстро всё понял: — Так это был секрет? Впечатляющий скачок. С C до S — это колоссальная разница. Какая жалость...</w:t>
+        <w:t>Учитель Чжу быстро всё понял: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так это был секрет? Впечатляющий скачок. С C до S — это колоссальная разница. Какая жалость...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Будь у Линвана ранг S тогда, Тернер предложил бы ему горы золота и точно не упустил бы его в первый раз. Линван заметил взгляд учителя Чжу и лишь улыбнулся. Чжу на миг замер: ему показалось, что перед ним снова тот юноша из кабинета директора — с той же самой улыбкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Учитель Чжу, мы пойдем, — Ли Жунянь увел свою команду. Юйвэнь Цзэ смотрел им вслед: — Учитель Чжу так высоко ценит этого Сюй Линвана?</w:t>
-[...15 lines deleted...]
-        <w:t>Чжу спрятал сложные чувства за маской спокойствия: — Просто немного удивлен. Нам тоже пора. Всем отдыхать в отель.</w:t>
+        <w:t>— Учитель Чжу, мы пойдем, — Ли Жунянь увел свою команду. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юйвэнь Цзэ смотрел им вслед: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Чжу так высоко ценит этого Сюй Линвана?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжу спрятал сложные чувства за маской спокойствия: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто немного удивлен. Нам тоже пора. Всем отдыхать в отель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юйвэнь Цзэ холодно отозвался. Его напарники еще какое-то время шумели — они-то знали про ранг S, так что их поразил именно факт прыжка с уровня C. Юйвэнь Цзэ слушал их перешептывания с растущим раздражением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем временем в отеле Фэн Шэн накинулся на друга: — Когда это случилось?!</w:t>
+        <w:t>Тем временем в отеле Фэн Шэн накинулся на друга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда это случилось?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван назвал дату.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>