--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -14,115 +14,195 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раз я такой молодец, угости меня чаем с молоком, — Жунмянь вскинул бровь. Линван посмотрел на небо: — Давай лучше йогурт. От чая на ночь глядя бессонница замучает.</w:t>
+        <w:t>— Раз я такой молодец, угости меня чаем с молоком, — Жунмянь вскинул бровь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван посмотрел на небо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай лучше йогурт. От чая на ночь глядя бессонница замучает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ладно, — легко согласился Жунмянь. — Тогда йогурт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вскоре Линван принес две баночки. Жунмянь сделал несколько глотков, чувствуя приятную прохладу в руках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отбор в академии закончился. Когда мы едем на федеральный этап? Линван показал жестом: — Через пятнадцать дней куратор повезет нас. За эти полмесяца нужно провести "штурмовую" подготовку — посмотрим, сможем ли мы стать еще лучше.</w:t>
-[...15 lines deleted...]
-        <w:t>Чу Жунмянь с легким сожалением произнес: — Жаль, что у меня совсем нет времени составить тебе компанию, учеба в последнее время навалилась горой.</w:t>
+        <w:t>— Отбор в академии закончился. Когда мы едем на федеральный этап? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван показал жестом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Через пятнадцать дней куратор повезет нас. За эти полмесяца нужно провести "штурмовую" подготовку — посмотрим, сможем ли мы стать еще лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь с легким сожалением произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жаль, что у меня совсем нет времени составить тебе компанию, учеба в последнее время навалилась горой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это даже к лучшему, я и сам вряд ли выкрою свободную минуту, — честно признался Сюй Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,83 +254,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Только не забывай отдыхать, — напомнил Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван с улыбкой ответил: — Я понял.</w:t>
-[...31 lines deleted...]
-        <w:t>Сюй Линван шагнул ближе и запечатлел поцелуй на его щеке: — Ты тоже не переутомляйся, отдыхай как следует.</w:t>
+        <w:t>Сюй Линван с улыбкой ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они сделали круг по стадиону. Жунмянь допил йогурт: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пора возвращаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван шагнул ближе и запечатлел поцелуй на его щеке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тоже не переутомляйся, отдыхай как следует.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На душе у Жунмяня потеплело. Иметь парня, с которым можно просто побродить и поболтать, оказалось очень здорово — рядом с Линванем он невольно расслаблялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -318,51 +446,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Меня уже тошнит от этих видео, — пожаловался Райдер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло И бросил на него короткий взгляд: — Радуйся. Мы с Линванем в одной комнате живем, так что продолжаем смотреть их даже в общежитии.</w:t>
+        <w:t>Ло И бросил на него короткий взгляд: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Радуйся. Мы с Линванем в одной комнате живем, так что продолжаем смотреть их даже в общежитии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Райдер выразил сочувствие, но в глубине души приободрился: «Проиграть Линваню — это ладно, но проиграть его соседям по комнате я не могу».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +606,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Се Гу, Хэ Нянь и Райдер тут же оживились, уставившись на капитана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван горько усмехнулся: — Вынужден вас разочаровать. Тогда Тернер не протянул мне оливковую ветвь. Зато их «чести» удостоились другие наши ребята.</w:t>
+        <w:t>Сюй Линван горько усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вынужден вас разочаровать. Тогда Тернер не протянул мне оливковую ветвь. Зато их «чести» удостоились другие наши ребята.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В опасном космосе, где все преклоняются перед силой, военная карьера — это блестящее будущее. Необязательно идти на передовую: можно перевестись на административную должность — «железная миска риса», отличные льготы и соцпакет. Продолжительность жизни у людей будущего большая, так что стабильность очень важна. По статистике, армия получает мощную поддержку от Минфина: базовая зарплата плюс надбавки и бонусы составляют более десяти тысяч ежемесячно. Плюс карточки в супермаркеты, на топливо и льготы при покупке жилья в государственных кварталах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -542,227 +702,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Когда пришли результаты, они всё-таки предложили мне те же пятьсот тысяч и кучу льготных условий. Признаться, я поначалу засомневался, — Фэн Шэн немного знал Линвана: даже без учета льгот, одних пятисот тысяч было достаточно, чтобы тот призадумался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И почему не пошел? — полюбопытствовал Хэ Нянь. Он чувствовал в Линване родственную душу: оба были из семей среднего достатка. Родители Хэ Няня были простыми клерками в небольшой компании на Императорской планете. В их команде только они двое были «простыми смертными», у остальных денег было куры не клюют. «На его месте я бы выбрал Тернер», — подумал Хэ Нянь. Федеральный университет хорош, но там нет любимчиков, а такая сумма обеспечила бы безбедную жизнь надолго. Хэ Нянь на третьем курсе уже понимал цену ресурсов: на многие конкурсы и стажировки у него просто не было доступа.</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван ответил: — Я колебался. Я плохо знал специфику академий, слышал только, что Федеральный — лучший. К тому же школа дала мне премию. Я посмотрел записи боев Федерального, их промо-ролик... и понял, к чему лежит душа. В момент выбора между двумя вузами я осознал, что в сердце я уже студент Федерального.</w:t>
+        <w:t>— И почему не пошел? — полюбопытствовал Хэ Нянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он чувствовал в Линване родственную душу: оба были из семей среднего достатка. Родители Хэ Няня были простыми клерками в небольшой компании на Императорской планете. В их команде только они двое были «простыми смертными», у остальных денег было куры не клюют. «На его месте я бы выбрал Тернер», — подумал Хэ Нянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Федеральный университет хорош, но там нет любимчиков, а такая сумма обеспечила бы безбедную жизнь надолго. Хэ Нянь на третьем курсе уже понимал цену ресурсов: на многие конкурсы и стажировки у него просто не было доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я колебался. Я плохо знал специфику академий, слышал только, что Федеральный — лучший. К тому же школа дала мне премию. Я посмотрел записи боев Федерального, их промо-ролик... и понял, к чему лежит душа. В момент выбора между двумя вузами я осознал, что в сердце я уже студент Федерального.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Эти слова нашли отклик у всей пятерки. Хэ Нянь подумал: «Всё-таки авторитет Федерального не сравнить с Тернером, да и генералов из нашего вуза в армии в разы больше».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они вернулись к обсуждению тактики. — Сначала групповой этап: пока тебя не выбьют, ты в игре. По итогам очков десять лучших команд проходят дальше, а потом в командных финалах определится пятерка лучших, — объяснил Райдер. У каждого была своя сильная сторона. За время внутривузовских игр они отлично притерлись друг к другу.</w:t>
+        <w:t>Они вернулись к обсуждению тактики. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала групповой этап: пока тебя не выбьют, ты в игре. По итогам очков десять лучших команд проходят дальше, а потом в командных финалах определится пятерка лучших, — объяснил Райдер. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У каждого была своя сильная сторона. За время внутривузовских игр они отлично притерлись друг к другу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Что касается одиночных боев — тут всё зависело от противника. Если им попадется Университет Тернера, Линван решил в первом же раунде выставить Хэ Няня. Тот третьекурсник, прошел через множество битв, у него стальные нервы. Если всё пройдет гладко, он обеспечит первую победу, что морально подавит соперника и облегчит дальнейший путь. В конце концов, Тернер считает Федеральный своим заклятым врагом, так что немного хитрости не помешает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поговорив еще немного, Фэн Шэн потянулся: — Ладно, поздно уже, разбегаемся.</w:t>
+        <w:t>Поговорив еще немного, Фэн Шэн потянулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, поздно уже, разбегаемся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван тоже заметил, что стемнело, и троица соседей отправилась в общежитие. Общая победа и долгие часы тренировок сблизили их, теперь они были отличными друзьями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Шэн по-дружески толкнул Линвана локтем: — А если бы ты ушел в Тернер, как бы ты завел роман? С Чу Жунмянем бы точно не встретился.</w:t>
-[...63 lines deleted...]
-        <w:t>Вернувшись, они быстро умылись и легли. Сюй Линван по привычке отправил Чу Жунмяню: 「Спокойной ночи」. Ответ прилетел мгновенно: 【Так поздно и еще не спишь? Не засиживайся, а то подурнеешь.】</w:t>
+        <w:t>Фэн Шэн по-дружески толкнул Линвана локтем: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А если бы ты ушел в Тернер, как бы ты завел роман? С Чу Жунмянем бы точно не встретился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван на секунду замер, представив такое, а потом улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Судьба всё равно свела бы тех, кому суждено быть вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Шэн картинно поморщился, мол, «слишком слащаво». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Представь: разные вузы, любовь на расстоянии, да еще и между вечными конкурентами! — Фэн Шэн содрогнулся от собственной гипотезы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вражда академий не должна касаться студентов, — рассудил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя, будь он в Тернере... что ж, он приложил бы все силы, чтобы размазать Федеральный. У него была отличная рабочая этика: раз Тернер платит, он обеспечил бы им результат. Тогда это действительно было бы жестокое соперничество. Ему стало немного не по себе от этих мыслей, и он поспешил сменить тему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись, они быстро умылись и легли. Сюй Линван по привычке отправил Чу Жунмяню: 【Спокойной ночи】. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответ прилетел мгновенно: 【Так поздно и еще не спишь? Не засиживайся, а то подурнеешь.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линвана слово «подурнеешь» немного задело. Ему даже захотелось найти зеркало и проверить лицо, но какой альфа носит с собой зеркальце? Впрочем, Линван всегда следил за собой, а перед свиданиями с Жунмянем тратил лишний час на выбор одежды и душ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -958,243 +1294,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь, понимая, что Линван уезжает, не стал отстраняться и обнял его в ответ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я буду тебя ждать, — произнес он как-то торжественно-странно. Линван улыбнулся: — Хорошо, я запомнил.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь, почувствовав его настрой, добавил: — Но сначала я хорошенько развлекусь на островах, а потом уже буду ждать.</w:t>
+        <w:t>— Я буду тебя ждать, — произнес он как-то торжественно-странно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван улыбнулся: — Хорошо, я запомнил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь, почувствовав его настрой, добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но сначала я хорошенько развлекусь на островах, а потом уже буду ждать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Правильно. Будь осторожен, — Линван уткнулся подбородком в его плечо. — Даже немного завидно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Позже и тебя возьму. Но ты должен показать класс на турнире, не позорь нашу семью Чу, — Жунмянь повернулся и ущипнул его за щеку. Сюй Линван изумился: — Всё настолько серьезно?</w:t>
+        <w:t>— Позже и тебя возьму. Но ты должен показать класс на турнире, не позорь нашу семью Чу, — Жунмянь повернулся и ущипнул его за щеку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван изумился: — Всё настолько серьезно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты побил рекорд моего отца. Если не займешь призовое место, получится, что и папа мой вроде как... — Жунмянь многозначительно осекся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван: 「...」 — Я всё понял.</w:t>
-[...63 lines deleted...]
-        <w:t>В туманно-голубых глазах Жунмяня промелькнул озорной блеск, он с любопытством уставился на Линвана: — Слушай, я давно хотел кое-что узнать... Удовлетворишь мое любопытство?</w:t>
+        <w:t>Сюй Линван: 「...」 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я всё понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда вернешься, я вручу тебе подарок, — Жунмянь лучезарно улыбнулся. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линвана почему-то пробрала дрожь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня вроде всё есть, может, не надо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Жунмянь уже всё решил и лишь загадочно молчал, готовя сюрприз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И сам будь осторожен. Некоторые академии любят грязные приемы, — напутствовал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван кивнул. Улучив момент, пока никого не было рядом, он украдкой поцеловал Жунмяня: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я добьюсь отличных результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В туманно-голубых глазах Жунмяня промелькнул озорной блеск, он с любопытством уставился на Линвана: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, я давно хотел кое-что узнать... Удовлетворишь мое любопытство?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— М?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты сможешь поднять меня одной рукой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван подошел к вопросу практически: сначала приподнял Жунмяня двумя руками, прикидывая вес, и кивнул: — Смогу.</w:t>
+        <w:t>Сюй Линван подошел к вопросу практически: сначала приподнял Жунмяня двумя руками, прикидывая вес, и кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смогу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь: «...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,67 +1886,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Щелк! Реакция тела опередила мысли. Студент сделал снимок. Картинка получилась невероятно эстетичной: двое красивых парней в ореоле мягкого света. Линван, чье чутье было обострено, тут же заметил наблюдателя и обернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Студент подошел к ним, прижимая к груди библиотечную книгу, и смущенно произнес: — Простите... Я сфотографировал вас. Это был какой-то безотчетный порыв, просто вы выглядели... прекрасно.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь удивился. — Можно взглянуть?</w:t>
+        <w:t>Студент подошел к ним, прижимая к груди библиотечную книгу, и смущенно произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простите... Я сфотографировал вас. Это был какой-то безотчетный порыв, просто вы выглядели... прекрасно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь удивился. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можно взглянуть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Снимок обоим очень понравился. Линван тут же обменялся контактами с парнем, чтобы тот переслал файл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,83 +2046,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ладно, пусть. Но только для конкурса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они дали согласие и пошли дальше. Жунмянь рассматривал фото, увеличивая детали. Линван замялся: — Ну не изучай ты его так пристально.</w:t>
-[...31 lines deleted...]
-        <w:t>Линван этого не заметил. — Если хочешь рассмотреть получше, в следующий раз можем поцеловаться перед зеркалом, — предложил он. — Но я же глаза закрою... Линван замолчал. Логично.</w:t>
+        <w:t>Они дали согласие и пошли дальше. Жунмянь рассматривал фото, увеличивая детали. Линван замялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну не изучай ты его так пристально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь принял позу мыслителя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так вот как я выгляжу, когда целуюсь... Кажется, я слишком жадно вцепился в твою шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван этого не заметил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если хочешь рассмотреть получше, в следующий раз можем поцеловаться перед зеркалом, — предложил он. — Но я же глаза закрою... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван замолчал. Логично.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь сохранил фото в альбом под сердечком — у них уже скопилась приличная коллекция.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +2206,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Отличная идея, — тепло отозвался Линван. Ему нравилась мысль о физическом воплощении памяти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они шли медленно, наслаждаясь моментом. — Знаешь, я перед сном часто представляю нашу свадьбу, — признался Линван. — Что надену, сколько машин будет в кортеже... Думаю, стоит ли подождать, пока добьюсь успеха в карьере, или сразу... Представляю нашу повседневную жизнь, всякие мелочи. Я полон... ожиданий.</w:t>
+        <w:t>Они шли медленно, наслаждаясь моментом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь, я перед сном часто представляю нашу свадьбу, — признался Линван. — Что надену, сколько машин будет в кортеже... Думаю, стоит ли подождать, пока добьюсь успеха в карьере, или сразу... Представляю нашу повседневную жизнь, всякие мелочи. Я полон... ожиданий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь рассмеялся: — Ты лихо перескочил через этап визита к моим родителям.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,67 +2286,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сюй Линван, я тоже этого хочу... Но ты ведь такой маленький! — выкрикнул Жунмянь и припустил вперед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он взлетел по ступенькам, и его золотые волосы блеснули в темноте. — А папину проверку ты так просто не пройдешь!</w:t>
-[...15 lines deleted...]
-        <w:t>Линван на мгновение замер, а затем в два прыжка догнал его, подхватил и закружил. — Я справлюсь, — прошептал он ему на ухо.</w:t>
+        <w:t>Он взлетел по ступенькам, и его золотые волосы блеснули в темноте. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А проверку отца ты так просто не пройдешь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван на мгновение замер, а затем в два прыжка догнал его, подхватил и закружил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я справлюсь, — прошептал он ему на ухо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>