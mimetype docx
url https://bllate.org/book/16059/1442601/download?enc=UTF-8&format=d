--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -206,179 +206,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Временная метка и так была запредельным опытом, о полной (постоянной) метке Жунмянь даже боялся думать. В воздухе всё еще витал аромат текилы, и этот запах дарил Жунмяню чувство абсолютной безопасности. Он отправил сообщение папе, что течка наступила и в ближайшие дни он не приедет, после чего наконец вылез из постели умыться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Браслет завибрировал — пришел ответ от Сэбэля: 【Малыш, не забывайте о мерах предосторожности. Я не хочу, чтобы ты забеременел, не успев окончить университет. Когда мы сошлись с твоим отцом, мы поженились только после выпуска, и только тогда появился ты.】</w:t>
-[...47 lines deleted...]
-        <w:t>Конечно, тогда Маршал еще не был Маршалом, а был просто пареньком, только что окончившим академию. И хотя его успехи были блестящими, никто не ожидал, что его карьера взлетит так стремительно, сделав Сэбэля супругом самого могущественного человека в армии.</w:t>
+        <w:t>Браслет завибрировал — пришел ответ от Себеля: 【Малыш, не забывайте о мерах предосторожности. Я не хочу, чтобы ты забеременел, не успев окончить университет. Когда мы сошлись с твоим отцом, мы поженились только после выпуска, и только тогда появился ты.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель и Маршал Чу действительно поженились рано. Их познакомили семьи, они начали общаться на третьем курсе, но по правилам Федерального университета на третьем курсе такая запара с баллами и тренировками, что они почти не виделись. А на четвертом Маршал уже ушел на фронт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель поначалу не горел желанием связывать жизнь с военным — это означало вечное отсутствие супруга дома, а Себель в душе был консерватором и хотел, чтобы любимый всегда был рядом. Но молодой Маршал был чертовски обаятелен, а у Себеля была слабость к героям, так что он потерял голову и вышел за него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, тогда Маршал еще не был Маршалом, а был просто пареньком, только что окончившим академию. И хотя его успехи были блестящими, никто не ожидал, что его карьера взлетит так стремительно, сделав Себеля супругом самого могущественного человека в армии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Прочитав наставление папы, Жунмянь едва не подавился ополаскивателем для рта. Он быстро набрал одной рукой: 【Папа, мы еще не дошли до этого этапа!】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сэбэль, только что пришедший в Академию наук, открыл архив и увидел ответ сына.</w:t>
+        <w:t>Себель, только что пришедший в Академию наук, открыл архив и увидел ответ сына.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Даже если так, будь начеку. Пока ты знаешь меру, ты волен делать что угодно.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сэбэль одновременно радовался за сына и тревожился за него. Наверное, такова доля родителя — бояться, что сын обожжется, и переживать за его будущее. Он никогда не планировал выдавать Жунмяня замуж за пределы Императорской планеты — так видеться пришлось бы слишком редко. Идеально было бы, если бы дом сына находился в десяти минутах езды: тогда на душе спокойно. Если что случится, семья всегда за него заступится. Дети растут, но для родителей они навсегда остаются детьми.</w:t>
-[...15 lines deleted...]
-        <w:t>Маршал Чу, узнав о Линване, собрал на него досье; Сэбэль сделал то же самое. Им важно было знать, что это за человек и сможет ли он заботиться об их сыне. С этими мыслями Сэбэль надел перчатки и вошел в лабораторию.</w:t>
+        <w:t>Себель одновременно радовался за сына и тревожился за него. Наверное, такова доля родителя — бояться, что сын обожжется, и переживать за его будущее. Он никогда не планировал выдавать Жунмяня замуж за пределы Императорской планеты — так видеться пришлось бы слишком редко. Идеально было бы, если бы дом сына находился в десяти минутах езды: тогда на душе спокойно. Если что случится, семья всегда за него заступится. Дети растут, но для родителей они навсегда остаются детьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу, узнав о Линване, собрал на него досье; Себель сделал то же самое. Им важно было знать, что это за человек и сможет ли он заботиться об их сыне. С этими мыслями Себель надел перчатки и вошел в лабораторию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,243 +446,355 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван задумался: — Наверное, дело в том, что Шестая планета и Императорская находятся далеко друг от друга. Огромное расстояние создает этот контраст и иллюзию долгого времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он стоял в ожидании кофе. Линван купил банку зерен, заметив, что на кухне полно техники, но ею почти не пользуются. Жунмянь надулся: — Я с тобой о чувствах, а ты со мной о науке. Если так любишь научные обоснования, шел бы в Академию наук исследователем.</w:t>
+        <w:t>Он стоял в ожидании кофе. Линван купил банку зерен, заметив, что на кухне полно техники, но ею почти не пользуются. Жунмянь надулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я с тобой о чувствах, а ты со мной о науке. Если так любишь научные обоснования, шел бы в Академию наук исследователем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В период течки настроение меняется по щелчку пальцев.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван улыбнулся и протянул ему чашку кофе: — Не пойдет. Я хочу учиться в одном университете с тобой.</w:t>
-[...15 lines deleted...]
-        <w:t>Гнев Жунмяня как ветром сдуло. Он мельком взглянул на Линвана: — Прости, я что-то вспылил.</w:t>
+        <w:t>Линван улыбнулся и протянул ему чашку кофе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не пойдет. Я хочу учиться в одном университете с тобой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гнев Жунмяня как ветром сдуло. Он мельком взглянул на Линвана: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости, я что-то вспылил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я всё понимаю, в гон я тоже не подарок. Как-то даже с братом поссорился. Наверное, из-за того, что мы слишком близки, мы позволяем себе давать волю эмоциям рядом с родными. Но близким тоже бывает больно — они не хотят становиться громоотводом для чужих страданий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слова Линвана зацепили Жунмяня, он невольно спросил: — И что же мне делать?</w:t>
+        <w:t>Слова Линвана зацепили Жунмяня, он невольно спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что же мне делать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Иди ко мне. Я готов выслушать всё твое недовольство. Я отличный слушатель, — Линван задорно подмигнул. Эта его сторона показалась Жунмяню настолько милой, что он с отчаянием подумал: «Кажется, я окончательно пропал».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А как ты справляешься со своими тревогами?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван ответил без колебаний: — Просто. Я пишу дневник.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь не удержался от подколки: — Да кто в наше время ведет дневники?</w:t>
+        <w:t>Линван ответил без колебаний: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто. Я пишу дневник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь не удержался от подколки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да кто в наше время ведет дневники?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кофе будешь? Тебе стоит посидеть на диване, почитать, посмотреть кино или поиграть, — Линван накинул на него плед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сам он сел за компьютер Жунмяня искать информацию. Жунмянь глянул через плечо: Линван изучал статьи и кейсы по тактическому анализу боя. Кроме того, то и дело всплывали уведомления из чата соседей по комнате, и Линван открывал их, не таясь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло И: 【Конспекты по моделированию на песочнице.】 【Военная история Федерации и теория военного дела.】 【Командование мехами и основы формирования подразделений.】 【Тактическое прогнозирование и принятие решений в ЧС.】 ... Ло И ничего не комментировал, просто методично скидывал файлы. Линван так же молча жал «Сохранить».</w:t>
+        <w:t>Ло И: 【Конспекты по моделированию на песочнице.】 【Военная история Федерации и теория военного дела.】 【Командование мехами и основы формирования подразделений.】 【Тактическое прогнозирование и принятие решений в ЧС.】 ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло И ничего не комментировал, просто методично скидывал файлы. Линван так же молча жал «Сохранить».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У Жунмяня даже голова разболелась от одного взгляда на эти темы. Первый курс — это действительно ужас. Хорошо, что он на третьем и у него всего пять легких предметов. Правда, в этом семестре придется поднажать, чтобы самостоятельно освоить программу четвертого курса перед практикой в армии. На четвертом всего четыре предмета — Жунмянь верил, что если не забивал на учебу три года, то метод «штурма» сработает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,51 +846,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван сидел на кровати в гостевой, отвечая на сообщения, и уже собирался ложиться. Когда он потянулся выключить свет, в дверь постучали. Он замер в недоумении. Жунмянь, прижимая к себе подушку, слушал звуки шагов за дверью, и сердце его ушло в пятки. Дверь распахнулась, полоса света упала на Жунмяня. Его пальцы судорожно сжали подушку. Он поднял глаза на Линвана. Линван посмотрел на подушку в его руках, и на его губах расцвела улыбка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дверь закрылась. Две подушки легли рядом. Линван откинул одеяло, Жунмянь юркнул внутрь и выжидающе уставился на него. Линван лег: — Выключаю свет?</w:t>
+        <w:t>Дверь закрылась. Две подушки легли рядом. Линван откинул одеяло, Жунмянь юркнул внутрь и выжидающе уставился на него. Линван лег: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выключаю свет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь тихо угукнул. Щелчок — и комната погрузилась в темноту. Стало тихо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,147 +1102,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда рассвело и Жунмянь проснулся, Линвана в постели уже не было. В последующие дни Жунмянь по-прежнему не отходил от него ни на шаг. Линван, заметив на официальном сайте университета объявление о регистрации на турнир по мехам, загорелся идеей поучаствовать, чтобы пополнить свое портфолио достижений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь положил подбородок ему на плечо: — Сходи, почему бы и нет. Сначала будет внутривузовский отбор, а потом — общефедеральный турнир, где сразятся все военные академии. Всё соревнование займет около трех месяцев, как раз до конца семестра.</w:t>
+        <w:t>Жунмянь положил подбородок ему на плечо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сходи, почему бы и нет. Сначала будет внутривузовский отбор, а потом — общефедеральный турнир, где сразятся все военные академии. Всё соревнование займет около трех месяцев, как раз до конца семестра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я зарегистрируюсь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван был полон энтузиазма. Жунмянь слегка подтолкнул его: — Не ограничивайся только одиночными боями, попробуй и командный зачет. Первый этап симуляции звездных сражений — это как раз управление мехами. Ты уже побил рекорд Маршала Чу; если напарники не подведут, у тебя отличные шансы на победу. Участие в одном проекте или в двух — нагрузка почти одинаковая.</w:t>
+        <w:t>Линван был полон энтузиазма. Жунмянь слегка подтолкнул его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не ограничивайся только одиночными боями, попробуй и командный зачет. Первый этап симуляции звездных сражений — это как раз управление мехами. Ты уже побил рекорд Маршала Чу; если напарники не подведут, у тебя отличные шансы на победу. Участие в одном проекте или в двух — нагрузка почти одинаковая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван задумался и понимающе улыбнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В командном зачете у него действительно было преимущество: максимальный состав группы — 6 человек. Сначала он решил спросить соседей по комнате. Линь И перевелся на факультет механики и не проявил интереса, так что оставалось еще три вакантных места.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эти места можно было предложить кому-то со стороны. Победа принесет новые связи, а поражение... что ж, в спорте всегда есть проигравшие. Линван рассуждал вполне здраво. — Ты прав, насчет команды нужно посоветоваться.</w:t>
-[...15 lines deleted...]
-        <w:t>Ло И и Фэн Шэн согласились сразу. Линь И вежливо отказался: — Для меня в этом мало смысла. Подготовка к семестровым экзаменам сейчас важнее.</w:t>
+        <w:t>Эти места можно было предложить кому-то со стороны. Победа принесет новые связи, а поражение... что ж, в спорте всегда есть проигравшие. Линван рассуждал вполне здраво. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты прав, насчет команды нужно посоветоваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло И и Фэн Шэн согласились сразу. Линь И вежливо отказался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Для меня в этом мало смысла. Подготовка к семестровым экзаменам сейчас важнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На оставшиеся три места претендовали студенты разных курсов. Линван листал список фамилий и досье, чувствуя, как у него голова идет кругом. Жунмянь помог ему с выбором: — Возьми парня из семьи Се, Райдера и вот этого парня — Хэ Няня. — Хэ Нянь с третьего курса. Ему не везет: в прошлый раз напарники его подставили, и они даже отбор не прошли. Он не имеет отношения к клану Хэ, но он очень способный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1182,51 +1374,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты сам это сказал: мы будем вместе долго-долго. Только вдвоем, — Жунмянь схватил Линвана за руку, серьезно глядя ему в глаза. Взгляд Линвана дрогнул, он уставился куда-то в пустоту и промолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сердце Жунмяня упало, в груди стало горько, голос похолодел: — Что, не хочешь быть со мной? Всё, что ты говорил раньше — ложь?</w:t>
+        <w:t>Сердце Жунмяня упало, в груди стало горько, голос похолодел: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что, не хочешь быть со мной? Всё, что ты говорил раньше — ложь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь впервые влюбился так сильно и не ожидал, что партнер рассматривает их отношения как краткосрочный роман. Неужели он так не уверен в их чувствах?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,115 +1470,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Последнее слово он произнес совсем тихо. Линван тоже замолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В гостиной воцарилась тишина. Оба сидели нахохлившись, как два воробья. Наконец Линван откашлялся и заговорил первым: — Раз ты сказал «вдвоем», я сначала так и подумал, но потом в голову внезапно пришли мысли о ребенке. Значит, мы не всегда будем только вдвоем — будет период, когда кто-то еще будет рядом с нами. Поэтому я и не сразу нашелся, что ответить.</w:t>
+        <w:t>В гостиной воцарилась тишина. Оба сидели нахохлившись, как два воробья. Наконец Линван откашлялся и заговорил первым: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз ты сказал «вдвоем», я сначала так и подумал, но потом в голову внезапно пришли мысли о ребенке. Значит, мы не всегда будем только вдвоем — будет период, когда кто-то еще будет рядом с нами. Поэтому я и не сразу нашелся, что ответить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я понял, — Жунмянь внезапно закрыл лицо руками. — Какой позор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линвана этот жест только умилил: — Да ладно тебе, о таком обычно не думают сразу. Я и сам только сейчас сообразил. Мы ведь еще так молоды, нам и вдвоем-то времени не хватает, чтобы насладиться друг другом.</w:t>
-[...31 lines deleted...]
-        <w:t>Линван замер, не зная, как на это реагировать. — Спасибо?..</w:t>
+        <w:t>Линвана этот жест только умилил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ладно тебе, о таком обычно не думают сразу. Я и сам только сейчас сообразил. Мы ведь еще так молоды, нам и вдвоем-то времени не хватает, чтобы насладиться друг другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь открыл лицо. В его туманно-голубых глазах еще плескалось смущение, но голос уже звучал уверенно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь я официально подтверждаю: у тебя очень высокий эмоциональный интеллект.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван замер, не зная, как на это реагировать. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо?..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь со смехом уткнулся ему в грудь. Линван обнял его и тоже рассмеялся. Остроумный, тактичный, красивый, знающий меру... Жунмянь начал подозревать, что его «идеальный тип» был списан прямо с Линвана. А ведь тот всё это время был у него под носом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,83 +1694,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда поцелуй закончился, губы Линвана влажно блестели. Он склонился к шее Жунмяня — он обожал ласкать зону вокруг железы. Солнечный свет заливал их обоих, даря тепло, но гораздо больше тепла рождалось в их душах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван тихо вздохнул: — Хотелось бы, чтобы так было всегда. Если бы можно было только ходить на свидания... я бы занимался этим всю жизнь.</w:t>
+        <w:t>Линван тихо вздохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотелось бы, чтобы так было всегда. Если бы можно было только ходить на свидания... я бы занимался этим всю жизнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нельзя, — отрезал Жунмянь. — Мне еще нужно развлекаться, я еще не выпустился, мне нужно в армию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван вздохнул еще тяжелее: — Значит, это я у нас стал «любовным маньяком».</w:t>
+        <w:t>Линван вздохнул еще тяжелее: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, это я у нас стал «любовным маньяком».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь не поверил ни на грош, во взгляде читалось сомнение. Рядом с Линванем он стал вести себя гораздо свободнее, даже дерзко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>