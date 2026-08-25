--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -126,51 +126,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Феромоны альфы принесли лишь временное облегчение — разум Жунмяня кричал, что этого недостаточно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он перевернулся на спину и протянул влажную от пота руку, чтобы коснуться пальцев Линвана. — Так прохладно... — сорвался с его губ тихий стон.</w:t>
+        <w:t>Он перевернулся на спину и протянул влажную от пота руку, чтобы коснуться пальцев Линвана. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так прохладно... — сорвался с его губ тихий стон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В период течки любое прикосновение альфы превращается в электрический разряд. Линван ласково погладил его по лбу и притянул к себе, заключая в объятия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -318,51 +334,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тело Линвана напряглось. Он шумно выдохнул и приник губами к задней стороне шеи Жунмяня. Его руки крепко держали омегу за талию, золотистые пряди щекотали лицо. Жар, исходящий от Жунмяня, казалось, проникал сквозь кожу самого Линвана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он пришел, ему не было жарко, но теперь огонь полыхал в его собственных венах. — Сейчас станет легче, — прошептал он.</w:t>
+        <w:t>Когда он пришел, ему не было жарко, но теперь огонь полыхал в его собственных венах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас станет легче, — прошептал он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Влажные поцелуи оставили на загривке россыпь «клубничных» следов. Линван прикусил железу. Он слегка надавил, впрыскивая порцию феромонов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -414,67 +446,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В этот раз Линван не сдерживался. Отпустив железу, он нежно погладил кончиками пальцев припухшую, беззащитную зону. Другой рукой он продолжал поддерживать Жунмяня за поясницу, осыпая его лицо градом поцелуев, пока не добрался до губ, буквально впиваясь в них.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь Жунмяню хватало одного касания, чтобы окончательно «поплыть». Вся его шея под золотыми волосами была покрыта красными отметинами. — Хватит... больше не надо...</w:t>
-[...15 lines deleted...]
-        <w:t>Линван встретился с ним взглядом и тихо рассмеялся: — Ты сейчас не совсем в себе, так что просто предоставь всё мне.</w:t>
+        <w:t>Теперь Жунмяню хватало одного касания, чтобы окончательно «поплыть». Вся его шея под золотыми волосами была покрыта красными отметинами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит... больше не надо...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван встретился с ним взглядом и тихо рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сейчас не совсем в себе, так что просто предоставь всё мне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Временная метка принесла крупицу ясности, но она тут же исчезла, когда Линван начал покусывать его кадык. Дрожащие руки Жунмяня сами собой обвились вокруг шеи альфы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,83 +558,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Длинные пальцы Линвана скользнули по спине. Обостренные чувства превращали любой легкий стимул в причину для сдавленного стона. Линван на мгновение замер, словно удивленный такой реакцией.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь сгорал от стыда. Запредельное удовольствие доводило его до грани срыва. Он слабо толкнул Линвана в грудь: — Всё, достаточно.</w:t>
-[...31 lines deleted...]
-        <w:t>Как скажешь. Я слушаюсь только тебя, — улыбнулся Линван, но его рука вдруг скользнула к поясу пижамных шорт Жунмяня. — Но в таком состоянии ты точно не сможешь уснуть.</w:t>
+        <w:t>Жунмянь сгорал от стыда. Запредельное удовольствие доводило его до грани срыва. Он слабо толкнул Линвана в грудь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, достаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на то что желание еще не угасло окончательно, он уже мог себя контролировать. Линван поцеловал его в шею и убрал руку, потирая пальцы с каким-то особенным, тягучим послевкусием. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как скажешь. Я слушаюсь только тебя, — улыбнулся Линван, но его рука вдруг скользнула к поясу пижамных шорт Жунмяня. — Но в таком состоянии ты точно не сможешь уснуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь коротко вскрикнул, и его взгляд мгновенно стал расфокусированным...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +670,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В спальне горел только крошечный ночник. Одеяло на кровати превратилось в измятый ком. Сознание Жунмяня плавало в тумане, уголки глаз покраснели, а длинные ресницы мелко подрагивали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван коснулся губами его век. — Ты пахнешь чудесно. Тут нечего стыдиться.</w:t>
+        <w:t>Линван коснулся губами его век. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты пахнешь чудесно. Тут нечего стыдиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван вытер руки салфеткой. Его ладони были жилистыми, сильными, с четко проступающими венами — руки воина, в которых таилась пугающая мощь и скрытая страсть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,147 +782,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я сам могу дойти, — пробормотал тот, но при этом покрепче вцепился в плечи Линвана. Ноги у него до сих пор были как ватные — самостоятельный поход занял бы вечность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван нашел резинку и заботливо собрал его волосы в пучок. Жунмянь окончательно залился краской. — Ладно, хватит уже.</w:t>
-[...15 lines deleted...]
-        <w:t>Он не мог не смотреть на Линвана. Всё это время альфа заботился только о нем, а значит, сам остался неудовлетворенным. Кадык Линвана дернулся. — Пойду и я сполоснусь, — бросил он.</w:t>
+        <w:t>Линван нашел резинку и заботливо собрал его волосы в пучок. Жунмянь окончательно залился краской. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, хватит уже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не мог не смотреть на Линвана. Всё это время альфа заботился только о нем, а значит, сам остался неудовлетворенным. Кадык Линвана дернулся. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойду и я сполоснусь, — бросил он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь мельком глянул на его руки, затем ниже, на пояс брюк, и тут же в панике уставился в пол, его ресницы беспокойно затрепетали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да, иди. Скорее, — поторопил он его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Линвана возникло забавное чувство, будто его «использовали и выбросили». Он притянул Жунмяня к себе и легонько прикусил его ухо. — Ну ладно...</w:t>
-[...31 lines deleted...]
-        <w:t>Линван выпустил его из объятий и рассмеялся: — Хорошо-хорошо, слушаюсь и повинуюсь.</w:t>
+        <w:t>У Линвана возникло забавное чувство, будто его «использовали и выбросили». Он притянул Жунмяня к себе и легонько прикусил его ухо. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну ладно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмяня едва не подбросило — новая волна жара прокатилась по телу. Он сам обнял Линвана: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда, всё тело так ломит, просто хочу в воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван выпустил его из объятий и рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо-хорошо, слушаюсь и повинуюсь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда Линван вышел, Жунмянь выдохнул. Он подошел к зеркалу в ванной: лицо пунцовое, шея, плечи и ключицы в синяках и отметинах. Линван был так неистов — Жунмяню казалось, что тот прокусит ему грудь, хорошо, что удалось его оттеснить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1310,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>По телу Жунмяня пробежала дрожь. В такой период омеги запредельно чувствительны, особенно к ласкам своего альфы. Его ладонь скользнула под край футболки Линвана, и в момент соприкосновения его словно ударило током, сердце забилось в бешеном ритме. Он еще на тренировке, когда случайно задел его пресс, мечтал это сделать. Весь день Линван доминировал, и Жунмяню хотелось отыграться. Теперь, когда разум немного прояснился, он с упоением изучал пальцами крепкие мышцы живота и спины своего альфы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В следующую секунду мир перевернулся — Линван подхватил его на руки. Взгляд альфы упал на его просторную пижаму, голос стал хриплым: — Диван слишком узкий.</w:t>
+        <w:t>В следующую секунду мир перевернулся — Линван подхватил его на руки. Взгляд альфы упал на его просторную пижаму, голос стал хриплым: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Диван слишком узкий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь оказался на кровати, утопая в мягкости матраса. Линван навис сверху, сжимая его лицо в ладонях для поцелуя. Теплое дыхание коснулось уха, затем скользнуло к ключице. Увидев там оставленные ранее алые следы, Линван задышал еще тяжелее, глаза потемнели от страсти. Он не касался кожи губами, только обжигал её дыханием. Жунмяня пробрал озноб — это мучительное ожидание прикосновения было невыносимым. Он жаждал, чтобы Линван наконец поцеловал его. Этот внутренний жар требовал выхода, и выход был прямо перед ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,115 +1550,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Губы Линвана всегда были горячими, как и он сам. С виду холодный, внутри он пылал огнем. Жунмянь потерся головой о его грудь — инстинктивная зависимость тела порой красноречивее любых слов. Линван высвободил руку и успокаивающе погладил его по спине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь зевнул, но сон не шел. Напротив, мысли роились в голове. Он выскользнул из объятий и из любопытства задрал край футболки Линвана. Тот, застигнутый врасплох, быстро перехватил его руку и снова притянул к себе, смеясь: — Если продолжишь в том же духе, нам сегодня будет не до сна.</w:t>
-[...15 lines deleted...]
-        <w:t>Широкие ладони Линвана были теплыми и надежными. Жунмянь, уткнувшись в его плечо, прошептал: — Но я не могу уснуть.</w:t>
+        <w:t>Жунмянь зевнул, но сон не шел. Напротив, мысли роились в голове. Он выскользнул из объятий и из любопытства задрал край футболки Линвана. Тот, застигнутый врасплох, быстро перехватил его руку и снова притянул к себе, смеясь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если продолжишь в том же духе, нам сегодня будет не до сна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Широкие ладони Линвана были теплыми и надежными. Жунмянь, уткнувшись в его плечо, прошептал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я не могу уснуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван молча поглаживал его по спине. Жунмянь надулся. Обычно он не был таким эмоциональным, но сейчас инстинкты течки взяли верх над разумом. Его тянуло к этому альфе, который уже поставил на нем временную метку. Он чувствовал острую потребность в его внимании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не спится мне, так плохо... — его щеки горели, а туманно-голубые глаза смотрели на Линвана с невинной мольбой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван поцеловал его в волосы: — Какой же ты подлиза, когда хочешь. Ну что мне с тобой делать?</w:t>
+        <w:t>Линван поцеловал его в волосы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой же ты подлиза, когда хочешь. Ну что мне с тобой делать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это всё ты виноват, — Жунмянь смущенно спрятался под его рукой. — Ты мой парень, ты и должен меня развлекать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,115 +1726,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, моя вина. И как же мне убаюкать тебя?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь, прижавшись к его груди, призадумался и выдал: — Спой мне песню.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван, у которого медведь на ухо наступил, опешил. — Давай что-нибудь другое. Я пою ужасно, — честно признался он. Но Жунмянь настоял и даже включил аккомпанемент на браслете. Линвану пришлось пропеть несколько строк — и, конечно, он не попал ни в одну ноту. Но Жунмянь смеялся, глядя на него сияющими глазами. У Линвана защемило в груди от этого взгляда. Все чувства — слух, обоняние — будто исчезли, оставив только эту близость. Он почувствовал, что этот человек стал его якорем в этом огромном мире.</w:t>
+        <w:t>Жунмянь, прижавшись к его груди, призадумался и выдал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спой мне песню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван, у которого медведь на ухо наступил, опешил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай что-нибудь другое. Я пою ужасно, — честно признался он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Жунмянь настоял и даже включил аккомпанемент на браслете. Линвану пришлось пропеть несколько строк — и, конечно, он не попал ни в одну ноту. Но Жунмянь смеялся, глядя на него сияющими глазами. У Линвана защемило в груди от этого взгляда. Все чувства — слух, обоняние — будто исчезли, оставив только эту близость. Он почувствовал, что этот человек стал его якорем в этом огромном мире.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Почему ты так на меня смотришь? — спросил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Потому что хочу запомнить тебя всяким. Смеющимся, на кухне, на тренировке... и даже таким, поющим невпопад. Ты — мое сокровище.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван улыбнулся и приложил руку Жунмяня к своей щеке. — Даже если я многого не умею?</w:t>
+        <w:t>Линван улыбнулся и приложил руку Жунмяня к своей щеке. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если я многого не умею?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А зачем тебе всё уметь? Я позволяю тебе быть усталым, быть неидеальным. Если бы ты был безупречен во всем, я бы засомневался, человек ли ты вообще. У меня тоже скверный характер и куча недостатков. Но я буду смотреть на тебя всегда, просто потому что мне это нравится, — Жунмянь шутливо ущипнул его за нос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,67 +1918,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Внезапно мне захотелось спеть тебе настоящую песню о любви.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь уютно устроился в его руках: — Ой, лучше не надо.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван одновременно возмутился и рассмеялся, легонько сжав его щеку: — Сам просил, а теперь — «не надо»!</w:t>
+        <w:t>Жунмянь уютно устроился в его руках: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, лучше не надо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван одновременно возмутился и рассмеялся, легонько сжав его щеку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сам просил, а теперь — «не надо»!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я просто вдруг захотел спать, — пробормотал Жунмянь, довольно прикрывая глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>