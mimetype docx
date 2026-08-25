--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они шли по территории академии, тесно прижавшись друг к другу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отец вернулся на фронт, так что на выходных я буду жить у папы Сэбэля, — рассказывал Жунмянь. Обычно он жил с Маршалом, но раз того не было, он с радостью перебирался к папе.</w:t>
+        <w:t>— Отец вернулся на фронт, так что на выходных я буду жить у папы Себеля, — рассказывал Жунмянь. Обычно он жил с Маршалом, но раз того не было, он с радостью перебирался к папе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это правильно. Пока Маршала нет, вы с папой присмотрите друг за другом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,147 +238,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Чистое везение. Пару твоих атак я едва не пропустил, — ответил Линван. Его волосы намокли от пота, дневная норма физической нагрузки была выполнена с лихвой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь прыснул: — Мы — уникальная пара. Первая встреча после каникул — сначала постояли на морозе, потом пришли в зал мутузить друг друга.</w:t>
-[...47 lines deleted...]
-        <w:t>Линван оделся и сел рядом, не выпуская Жунмяня из объятий: — Тогда останемся здесь. Тут нам точно никто не помешает.</w:t>
+        <w:t>Жунмянь прыснул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы — уникальная пара. Первая встреча после каникул — сначала постояли на морозе, потом пришли в зал мутузить друг друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван накинул на плечи Жунмяня его куртку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда пойдем прогуляемся в Маленький лес?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь шутливо толкнул его в бок: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочу я больше морозиться. К тому же в лесу сейчас толпы влюбленных парочек, все после каникул соскучились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван оделся и сел рядом, не выпуская Жунмяня из объятий: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда останемся здесь. Тут нам точно никто не помешает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>После драки адреналин зашкаливал, сердце Линвана колотилось чаще обычного. Жунмянь прижался к его груди и сквозь пальто отчетливо слышал этот ритмичный глухой стук. Обоим было бесконечно уютно в этот момент.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Когда я был на Стеклянном острове, я нашел место, где добывают жемчуг. Я и раньше знал, что он там есть, но никогда не заходил посмотреть. В этот раз я купил несколько штук и сам собрал браслет. Смотри, как красиво получилось, — Жунмянь помахал рукой, демонстрируя украшение на своем запястье. Затем он снял его и надел на руку Линвана. Кожа альфы не была бледной, она имела здоровый, живой оттенок, и сияние жемчужин удивительно выгодно подчеркивало форму запястья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сначала часы, теперь жемчуг... У меня рук не хватит всё это носить, — Линван рассматривал подарок. Он не был экспертом, но по одному только мягкому блеску понимал, что вещь дорогая. Жунмянь же сиял от счастья: — Я буду покупать тебе еще и еще, пока ты весь не будешь «от меня».</w:t>
+        <w:t>— Сначала часы, теперь жемчуг... У меня рук не хватит всё это носить, — Линван рассматривал подарок. Он не был экспертом, но по одному только мягкому блеску понимал, что вещь дорогая. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь же сиял от счастья: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я буду покупать тебе еще и еще, пока ты весь не будешь «от меня».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я и так весь твой, — Линван легонько прикусил мочку уха Жунмяня. Ухо мгновенно стало пунцовым, а Линван решил не останавливаться на достигнутом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,67 +702,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Возможно, будет перемирие, — предположил Ло И.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван покачал главой: — Перемирие если и будет, то на пару лет. Император Вая — не тот человек, который будет сидеть сложа руки. Он жаждет власти. После вступления на престол этот император Соль сменил уже трех премьер-министров, полностью подмяв под себя кабинет министров.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван следил за новостями с фронта, но больше его беспокоили пираты «Казни Звезд» — он очень хотел, чтобы их поймали раньше, чем они доберутся до него. Браслет звякнул. Линван улыбнулся: — У меня дела, я пойду.</w:t>
+        <w:t>Линван покачал главой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Перемирие если и будет, то на пару лет. Император Вая — не тот человек, который будет сидеть сложа руки. Он жаждет власти. После вступления на престол этот император Соль сменил уже трех премьер-министров, полностью подмяв под себя кабинет министров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван следил за новостями с фронта, но больше его беспокоили пираты «Казни Звезд» — он очень хотел, чтобы их поймали раньше, чем они доберутся до него. Браслет звякнул. Линван улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня дела, я пойду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Друзья понимающе переглянулись. Все знали, что это значит «иду к Жунмяню». Их часто видели вместе: в лесу, на стадионе, в столовой. В университете романы обычно вспыхивают и гаснут за пару месяцев, но эти двое, казалось, были настроены серьезно. Ло И, правда, втайне думал, что в таких отношениях всё зависит от Жунмяня: пока тот не отпустит, Линван будет держаться за этот «золотой билет».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,115 +958,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Синий тебе больше к лицу, — многозначительно произнес Жунмянь, с улыбкой глядя на своего альфу. Линван встал перед зеркалом, рассматривая себя, и обнял Жунмяня за талию. В отражении они стояли так, что со стороны их позы казались двусмысленными и интимными. Жунмянь стоял спиной к зеркалу, его лицо было совсем рядом с лицом Линвана — стоило любому из них податься чуть вперед, и они бы поцеловались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тебе тоже пора переодеться, — усмехнулся Линван. Не получив ожидаемого поцелуя, Жунмянь почувствовал легкое разочарование. Он посмотрел на костюм Линвана, придвинулся ближе и прошептал: — Наступит день, когда я сам сниму с тебя этот костюм.</w:t>
-[...31 lines deleted...]
-        <w:t>Глаза Жунмяня округлились. Ну и словечки у этого Линвана! По сравнению с ним Жунмянь всё-таки был слишком невинным. Он поспешно отстранился и ушел переодеваться. Он выбрал темно-синий костюм, который сидел на нем великолепно. Его многослойная стрижка в распущенном виде выглядела элегантно и непринужденно, но в этот раз он собрал волосы в маленький пучок на затылке. Когда они встали рядом, казалось, в магазине стало светлее. Продавщица невольно подумала: с такой внешностью и статью у этой пары наверняка будут невероятно красивые дети.</w:t>
+        <w:t>— Тебе тоже пора переодеться, — усмехнулся Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не получив ожидаемого поцелуя, Жунмянь почувствовал легкое разочарование. Он посмотрел на костюм Линвана, придвинулся ближе и прошептал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наступит день, когда я сам сниму с тебя этот костюм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван опешил, а придя в себя, вскинул бровь. В его взгляде промелькнуло удивление, смешанное с иронией. Он так же тихо ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Костюмы покупаешь ты, так что можешь хоть в клочья его разорвать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Жунмяня округлились. Ну и словечки у этого Линвана! По сравнению с ним Жунмянь всё-таки был слишком невинным. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поспешно отстранился и ушел переодеваться. Он выбрал темно-синий костюм, который сидел на нем великолепно. Его многослойная стрижка в распущенном виде выглядела элегантно и непринужденно, но в этот раз он собрал волосы в маленький пучок на затылке. Когда они встали рядом, казалось, в магазине стало светлее. Продавщица невольно подумала: с такой внешностью и статью у этой пары наверняка будут невероятно красивые дети.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван смотрел на Жунмяня, и его кадык невольно дернулся. Он никогда не видел Жунмяня в официальном стиле, и должен был признать — это зрелище стоило многого. Он глянул в зеркало. В голове промелькнул образ: как он прижимает Жунмяня к этому самому стеклу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они покинули бутик. Жунмянь сверился с часами: — На банкете вряд ли удастся нормально поесть, так что как освободимся — найдем хороший ресторан и поужинаем по-человечески.</w:t>
+        <w:t>Они покинули бутик. Жунмянь сверился с часами: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На банкете вряд ли удастся нормально поесть, так что как освободимся — найдем хороший ресторан и поужинаем по-человечески.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Понял, — отозвался Линван. — Буду следовать за тобой тенью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1022,147 +1230,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Увидев, что его зовут, Жунмянь повел Линвана за собой. Линван узнал в толпе несколько знакомых лиц — детей высокопоставленных военных и политиков, которые тоже учились в Федеральном университете. Многие были искренне удивлены, увидев Линвана здесь. Одно дело — крутить романы в академии, и совсем другое — привести партнера на такой вечер. Это было равносильно официальному признанию статуса и связи с семьей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сэбэль присутствовал здесь как представитель Академии наук. Увидев сына, он перевел взгляд на Линвана. «Выглядит степенным молодым человеком». Сэбэль много слышал о нем от сына, включая историю с наградой второй степени. Таким талантливым будущим зятем Сэбэль был, в сущности, доволен. Жунмянь поймал взгляд папы, его глаза радостно заблестели. Он шепнул Линвану: — Это мой папа, пойдем поздороваемся.</w:t>
-[...31 lines deleted...]
-        <w:t>— Ты, должно быть, Сюй? — ласково спросил Сэбэль.</w:t>
+        <w:t>Себель присутствовал здесь как представитель Академии наук. Увидев сына, он перевел взгляд на Линвана. «Выглядит степенным молодым человеком». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель много слышал о нем от сына, включая историю с наградой второй степени. Таким талантливым будущим зятем Себель был, в сущности, доволен. Жунмянь поймал взгляд папы, его глаза радостно заблестели. Он шепнул Линвану: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это мой папа, пойдем поздороваемся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван почувствовал внезапный приступ нервозности. Когда они подошли, Себель, видя, как гармонично они смотрятся вместе, тепло улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты, должно быть, Сюй? — ласково спросил Себель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Здравствуйте, господин директор, — в голосе Линвана звучало глубокое почтение. Обращение «директор» было выверено идеально — не слишком официально, но и без лишней фамильярности, с легкой ноткой близости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Славный юноша. Ты сейчас на первом курсе, верно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван кивнул и рассказал пару забавных историй из учебы: — В университете многому учишься. Чем больше узнаешь, тем яснее понимаешь, как мало умеешь на самом деле. Но спарринги на тренировочном поле — это всегда интересно.</w:t>
-[...15 lines deleted...]
-        <w:t>— Ты молод и полон идей. Пожалуй, я уже в том возрасте, когда утратил эту остроту восприятия мира, — заметил Сэбэль. Линван, который при встрече был поражен тем, насколько молодо выглядит Сэбэль, замялся с ответом. Сэбэль выглядел скорее как старший брат Жунмяня, и это вводило Линвана в замешательство.</w:t>
+        <w:t>Линван кивнул и рассказал пару забавных историй из учебы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В университете многому учишься. Чем больше узнаешь, тем яснее понимаешь, как мало умеешь на самом деле. Но спарринги на тренировочном поле — это всегда интересно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты молод и полон идей. Пожалуй, я уже в том возрасте, когда утратил эту остроту восприятия мира, — заметил Себель. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван, который при встрече был поражен тем, насколько молодо выглядит Себель, замялся с ответом. Папа его парня выглядел скорее как старший брат Жунмяня, и это вводило Линвана в замешательство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>После знакомства Линвана окликнул какой-то альфа — лицо показалось знакомым, кажется, они когда-то дрались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,227 +1470,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван огляделся: здесь собрались потомки высших чинов. В академии они не проявляли к нему такого дружелюбия, но стоило Жунмяню ввести его в круг, как они тут же продемонстрировали радушие. «Настоящие политические животные», — подумал Линван. Он познакомился с несколькими альфами, чьи отцы служили в армии и были близки к семье Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Виновник торжества, генерал-полковник Фан, оказался бодрым стариком с сединой на висках и живым взглядом. Он был одет в традиционный костюм тан и выглядел весьма добродушно. После его речи гости разошлись по залу. Здесь был фуршет, и Линван взял тарелку, чтобы перекусить. Еда оказалась на редкость вкусной. Жунмянь, разыскав его, подошел ближе: — Хочу вон то ананасовое пирожное.</w:t>
+        <w:t>Виновник торжества, генерал-полковник Фан, оказался бодрым стариком с сединой на висках и живым взглядом. Он был одет в традиционный костюм тан и выглядел весьма добродушно. После его речи гости разошлись по залу. Здесь был фуршет, и Линван взял тарелку, чтобы перекусить. Еда оказалась на редкость вкусной. Жунмянь, разыскав его, подошел ближе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочу вон то ананасовое пирожное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван послушно подцепил десерт и передал тарелку с вилкой Жунмяню. Они вдвоем принялись уплетать угощения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Для Жунмяня это был новый опыт. Обычно на такие банкеты ходят ради престижа и связей, а много есть считается дурным тоном. Но какая разница? Еду подают для того, чтобы её ели. Жунмянь ел с аппетитом. Многие гости крутились вокруг него, ведь его присутствие на празднике генерала Фана символизировало уважение самого Маршала Чу. Увидев, как он вместе с Линваном ест в углу, некоторые гости округлили глаза от изумления. Жунмянь с детства получил аристократическое воспитание; да, он был заносчив, что объяснимо его статусом, но совершить такой «промах» в этикете...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Давай пройдемся, у дяди Фана очень красивый сад, — Жунмянь утянул Линвана на улицу. Линван, успевший выпить пару бокалов вина, почти не чувствовал опьянения. Он последовал за Жунмянем вглубь сада. Сквозь листву пробивался мягкий свет фонарей. Линван обнял Жунмяня за талию и тихо произнес: — Похоже, я только что похитил принца с его собственного бала.</w:t>
-[...15 lines deleted...]
-        <w:t>Теплое дыхание коснулось уха Жунмяня, заставив его вздрогнуть от чувствительности: — Ты слишком близко.</w:t>
+        <w:t>— Давай пройдемся, у дяди Фана очень красивый сад, — Жунмянь утянул Линвана на улицу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван, успевший выпить пару бокалов вина, почти не чувствовал опьянения. Он последовал за Жунмянем вглубь сада. Сквозь листву пробивался мягкий свет фонарей. Линван обнял Жунмяня за талию и тихо произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, я только что похитил принца с его собственного бала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теплое дыхание коснулось уха Жунмяня, заставив его вздрогнуть от чувствительности: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты слишком близко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вдруг захотелось почувствовать близость с тобой прямо там, в толпе. Это дает странное чувство удовлетворения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь огляделся — в этой части сада не было ни души. — Но так всё-таки лучше. Следовать зову сердца, — с улыбкой сказал Линван.</w:t>
-[...31 lines deleted...]
-        <w:t>Когда Линван и Жунмянь вышли из сада, к Сюй Линвану подошел человек с недоброй усмешкой на лице: — Теперь на банкеты генерала Фана пускают кого попало? Могу я узнать, из какой ты семьи?</w:t>
+        <w:t>Жунмянь огляделся — в этой части сада не было ни души. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но так всё-таки лучше. Следовать зову сердца, — с улыбкой сказал Линван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья Ван уже заприметила Линвана и видела их нежности. Себель этому не препятствовал, а значит, их будущие планы придется корректировать. У других генералов тоже были подходящие омеги — статные, красивые, благородные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Линван и Жунмянь вышли из сада, к Сюй Линвану подошел человек с недоброй усмешкой на лице: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь на банкеты генерала Фана пускают кого попало? Могу я узнать, из какой ты семьи?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван не ответил. Он поставил бокал, намереваясь найти место поспокойнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Что, язык проглотил? У тебя вообще есть приглашение? Хочешь, я позову лакеев, чтобы тебя вышвырнули? Если испугался — упади на колени, отвесь три поклона, и я, так и быть, проявлю милосердие! — разглагольствовал отпрыск семьи Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван посмотрел на него и спокойно произнес: — Твой статус в семье, должно быть, очень низок.</w:t>
+        <w:t>Линван посмотрел на него и спокойно произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой статус в семье, должно быть, очень низок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тот изменился в лице.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1902,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не знал, что банкет дяди Фана нуждается в ваших фильтрах для гостей. Получается, если я привожу своего парня, мне нужно ваше разрешение? Решили распоряжаться в чужом доме? — взгляд Жунмяня был острым как бритва.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старший Ван выдавил кислую улыбку: — Наш племянник действительно повел себя неподобающе. Господин Чу, проявите великодушие, ведь ваш... друг... здесь действительно впервые.</w:t>
+        <w:t>Старший Ван выдавил кислую улыбку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наш племянник действительно повел себя неподобающе. Господин Чу, проявите великодушие, ведь ваш... друг... здесь действительно впервые.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь хмыкнул: — Значит, можно нести любую чушь, а я должен проявлять великодушие? А если завтра мне в лицо плевать начнут, тоже прикажете терпеть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1982,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван ждал Жунмяня в машине. Тот вскоре вышел и протянул Линвану карту: — Пароль — шесть нулей. Здесь два миллиона — компенсация от семьи Ван за «неудобства».</w:t>
+        <w:t>Линван ждал Жунмяня в машине. Тот вскоре вышел и протянул Линвану карту: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пароль — шесть нулей. Здесь два миллиона — компенсация от семьи Ван за «неудобства».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мянь-Мянь такой хороший, заступился за меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,67 +2062,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нет, я сыт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь нажал на газ, выезжая на скоростное шоссе. — Я верю, что придет день, когда они будут смотреть на тебя снизу вверх. Ты у меня очень перспективный, — Жунмянь улыбнулся.</w:t>
-[...15 lines deleted...]
-        <w:t>Взгляд Линвана задержался на его шее, в области железы, и улыбка на его лице стала шире: — Мянь-Мянь... а когда у тебя начнется течка?</w:t>
+        <w:t>Жунмянь нажал на газ, выезжая на скоростное шоссе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я верю, что придет день, когда они будут смотреть на тебя снизу вверх. Ты у меня очень перспективный, — Жунмянь улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Линвана задержался на его шее, в области железы, и улыбка на его лице стала шире: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мянь-Мянь... а когда у тебя начнется течка?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кажется, на следующей неделе. И мне снова понадобится твоя помощь, — Чу Жунмянь почувствовал себя немного неловко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1790,99 +2238,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Один благородный омега, вспоминая внешность Линвана, невольно разгорячился: «Если бы такой молодой и статный альфа не достался молодому господину Чу, он бы и без того нашел себе отличную партию». Нельсон, услышав это, холодно усмехнулся. Раз Линван даже на него не посмотрел, то на подобных особ и подавно не взглянет — это было бы оскорблением. Он накрутил на палец прядь своих рыжих волос, чувствуя какую-то тоску. Жунмянь действительно привел своего альфу на такой вечер... Неужели он всерьез намерен «выйти замуж вниз»? Нельсон в это не верил. Боже, это же будет катастрофа. Представить, как семья среднего достатка обеспечивает жизнь Чу Жунмяня — это зрелище не для слабонервных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нельсон в девятьсот девяносто девятый раз напомнил себе: «Никакой любви, только рассудок». Даже если парень перспективный, на то, чтобы альфа «вырос», уйдет уйма времени. Проще найти того, кто уже находится под крылом влиятельного клана. — Разве что он добьется успеха в рекордно короткие сроки, но разве это возможно? Если они будут счастливы в браке, я вымою голову, стоя на руках, — Нельсон мысленно похвалил себя за трезвость ума.</w:t>
+        <w:t>Нельсон в девятьсот девяносто девятый раз напомнил себе: «Никакой любви, только рассудок». Даже если парень перспективный, на то, чтобы альфа «вырос», уйдет уйма времени. Проще найти того, кто уже находится под крылом влиятельного клана. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве что он добьется успеха в рекордно короткие сроки, но разве это возможно? Если они будут счастливы в браке, я вымою голову, стоя на руках, — Нельсон мысленно похвалил себя за трезвость ума.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>После банкета Линван заметил, что в Федеральном университете им стали интересоваться гораздо чаще. Но неделю спустя у него появилось дело поважнее. Он подал заявление на отпуск Ли Жуняню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хочешь взять неделю пропуска? — удивился Ли Жунянь. Линван редко пропускал занятия, если дело не касалось гона. Сначала куратор посмотрел на даты, а потом — на причину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь: «...» — к гону добавилась еще и чужая течка. — Иди.</w:t>
+        <w:t>Ли Жунянь: «...» — к гону добавилась еще и чужая течка. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Подавать заявление по поводу собственного гона для Линвана было делом привычным, но отпрашиваться, чтобы «сопровождать партнера во время течки», было немного стеснительно. Он собрал вещи и отправился в Башню. Жунмянь уже давно взял отпуск; весь дом был пропитан густым ароматом феромонов. Едва переступив порог, Линван почувствовал, как запах персика кружит голову, вызывая ответное возбуждение. Он быстро оставил багаж и направился в главную спальню на поиски Жунмяня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>