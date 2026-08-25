--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -78,147 +78,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Какие новости?】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Соседка-таки решила завязать разговор: — Вы из землян? Выглядите так молодо. Хотя у вас, кажется, внешность не меняется лет до ста пятидесяти. Завидую.</w:t>
+        <w:t>Соседка-таки решила завязать разговор: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы из землян? Выглядите так молодо. Хотя у вас, кажется, внешность не меняется лет до ста пятидесяти. Завидую.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван улыбнулся: — У каждой расы свои козыри. Я, например, завидую способности Таки заменять еду фотосинтезом. В суровых условиях, где ресурсы на вес золота, ваша выживаемость гораздо выше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Красавица-таки удивленно вскрикнула: — Ой, как галантно сказано! И сам ты красавец. Можно узнать, сколько тебе лет?</w:t>
+        <w:t>Красавица-таки удивленно вскрикнула: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, как галантно сказано! И сам ты красавец. Можно узнать, сколько тебе лет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Девятнадцать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я на Императорскую планету, просто попутешествовать. А вы такой юный — девятнадцать лет, совсем еще птенец, только-только повзрослели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слышать обращение «птенец» было немного неловко. — Я уже год как совершеннолетний, — ответил Сюй Линван.</w:t>
-[...15 lines deleted...]
-        <w:t>Красавица-таки улыбнулась: — А мне уже восемьдесят.</w:t>
+        <w:t>Слышать обращение «птенец» было немного неловко. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уже год как совершеннолетний, — ответил Сюй Линван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Красавица-таки улыбнулась: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А мне уже восемьдесят.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Браслет завибрировал — пришло сообщение от Жунмяня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -478,51 +542,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван с удовольствием принял оплату и вступил в схватку. С каждым разом он управлял мехой A-класса всё увереннее. Улучив момент, он зашел противнику в тыл, повалил его и эффектно заблокировал манипуляторы. После нескольких раундов к нему окончательно вернулось «чувство машины». Благодаря привычке к утренним пробежкам и вечерним упражнениям, его тело было в отличной форме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разминка была в самом разгаре, когда в зал вошел Дуань Сы. Линван окликнул его: — Не хочешь размяться?</w:t>
+        <w:t>Разминка была в самом разгаре, когда в зал вошел Дуань Сы. Линван окликнул его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь размяться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дуань Сы охотно согласился — ему и самому не терпелось проверить форму, а тут подвернулся такой идеальный спарринг-партнер. Оба были настроены решительно. Мехи столкнулись, и по металлической обшивке посыпались искры, разлетаясь яркими росчерками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,51 +686,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мы тренируем базовые армейские связки. Раньше ты просто бил «быстро и больно», а теперь я вижу настоящую школу. На первом курсе как раз это и преподают.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван кивнул, восхищаясь прозорливостью старшего, и засыпал его вопросами. Когда Дуань Сы восстановил дыхание, он предложил: — Теперь давай без машин, чистый рукопашный.</w:t>
+        <w:t>Линван кивнул, восхищаясь прозорливостью старшего, и засыпал его вопросами. Когда Дуань Сы восстановил дыхание, он предложил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь давай без машин, чистый рукопашный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван сразу зашел с лоу-кика, но Дуань Сы заблокировал удар. Тогда Линван атаковал корпус, а когда противник закрылся, нанес резкий удар в правое плечо. Его пальцы были словно лезвия; в глазах вспыхнула холодная ярость, рука метнулась к горлу. Они обменивались ударами, пока Линван не проскользнул мимо, нанося рубящий удар ладонью сверху вниз. Дуань Сы глухо охнул — удар был такой плотности, что его буквально прижало к полу. Линван тут же сбросил силу и помог ему встать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,115 +830,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Во-первых, подавляй инстинкты. Во-вторых, расширяй арсенал. Учи приемы разных школ, мешай их в кучу. Чем больше в голове комбинаций, тем сложнее тебя раскусить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спасибо за науку, — искренне поблагодарил Линван. Дуань Сы поднялся: — Пора мне. Сегодня церемония открытия семестра, а потом я сразу на фронт. После практики на четвертом курсе сам выберешь: штабная работа или передовая.</w:t>
-[...15 lines deleted...]
-        <w:t>Линвану стало любопытно: — А что выберете вы?</w:t>
+        <w:t>— Спасибо за науку, — искренне поблагодарил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дуань Сы поднялся: — Пора мне. Сегодня церемония открытия семестра, а потом я сразу на фронт. После практики на четвертом курсе сам выберешь: штабная работа или передовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линвану стало любопытно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что выберете вы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не знаю. Пока не припрет к стенке, не решу. Проблемы надо решать по мере их поступления, так что определюсь в последний момент, — Дуань Сы хлопнул его по плечу и ушел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разминка удалась на славу — Дуань Сы даже почувствовал, что его зимняя куртка стала ему тесновата от прилива крови к мышцам. Ночевать в общаге он не планировал — сбежит сразу после церемонии. Он заглянул в соседнюю комнату. Ся Гаолан читал, а Си Хай резался в игры. Дуань Сы удивился: что за муха укусила Гаолана? Все каникулы звал его играть, а тот ни в какую. Неужели игры надоели? Он выхватил книгу из рук друга и прочитал название: «180 способов стать идеальным адъютантом». Лицо Дуань Сы вытянулось. Он открыл книгу: «Качества идеального адъютанта: преданность, честность, проницательность, холодная решительность, коммуникабельность, поддержание имиджа начальника...» У Дуань Сы запестрило в глазах.</w:t>
-[...15 lines deleted...]
-        <w:t>Ся Гаолан забрал книгу обратно: — Что-то хотел?</w:t>
+        <w:t>Разминка удалась на славу — Дуань Сы даже почувствовал, что его зимняя куртка стала ему тесновата от прилива крови к мышцам. Ночевать в общаге он не планировал — сбежит сразу после церемонии. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он заглянул в соседнюю комнату. Ся Гаолан читал, а Си Хай резался в игры. Дуань Сы удивился: что за муха укусила Гаолана? Все каникулы звал его играть, а тот ни в какую. Неужели игры надоели? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выхватил книгу из рук друга и прочитал название: «180 способов стать идеальным адъютантом». Лицо Дуань Сы вытянулось. Он открыл книгу: «Качества идеального адъютанта: преданность, честность, проницательность, холодная решительность, коммуникабельность, поддержание имиджа начальника...» У Дуань Сы запестрило в глазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ся Гаолан забрал книгу обратно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то хотел?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да нет, просто зашел. Ся, ты серьезно? Хочешь в штабные крысы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,83 +1310,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Ну вот, опять он меня успокаивает», — подумал Жунмянь. Выходило, что в этих отношениях Линван был тем, кто берет на себя заботу. Жунмянь немного помучился сомнениями: «Но ведь я старше! Я старшекурсник! Я глава совета!» Но эти мысли быстро улетучились. Он вырос в любви и неге, так почему бы не позволить любимому альфе баловать и опекать себя? Это ведь так естественно. В конце концов, он тоже будет заботиться о Линване.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Люди за кулисами уже почти разошлись. Юй Сю сверился со списком оборудования: — Где председатель?</w:t>
-[...31 lines deleted...]
-        <w:t>Чу Жунмянь поднял голову и отозвался: — Понял, идите.</w:t>
+        <w:t>Люди за кулисами уже почти разошлись. Юй Сю сверился со списком оборудования: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где председатель?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вроде выходил через боковую дверь, — ответил кто-то из совета. Юй Сю отодвинул занавес и замер. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь и Линван о чем-то увлеченно переговаривались, рука Жунмяня по-хозяйски покоилась в кармане пальто Линвана. Атмосфера между ними была такой плотной, что третьему там явно не было места. Юй Сю очень не хотел прерывать их, но долг обязывал. Он негромко кашлянул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель, нам пора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь поднял голову и отозвался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял, идите.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У Юй Сю аж зубы заныли от этой приторной сцены. Он увел остальных членов студсовета, взяв на себя обязанности председателя. «Надо же, как любовь меняет людей. Председатель двадцать лет ни с кем не встречался, а теперь — вот оно как».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,131 +1470,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмяню и Линвану было всё равно. В огромном зале больше не осталось ни души.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Знаешь что? Здесь голос отдается эхом, — сказал Жунмянь. Линван тут же услышал, как слова Жунмяня повторились под сводами потолка, и с улыбкой кивнул. Жунмянь: «...»</w:t>
+        <w:t>— Знаешь что? Здесь голос отдается эхом, — сказал Жунмянь. Линван тут же услышал, как слова Жунмяня повторились под сводами потолка, и с улыбкой кивнул. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь: «...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну почему ты такой притягательный? — Жунмянь легонько чмокнул Линвана в кончик носа. — Так не хватало этих прикосновений. Видеосвязь всё-таки не заменит живую встречу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он заговорщицки моргнул и обнял Линвана за руку. — Знаешь, когда ты сказал, что твой корабль захватили, я места себе не находил от ужаса. Всё думал: если бы я не задержал тебя в Башне, ты бы улетел раньше и не попал в этот ад.</w:t>
+        <w:t>Он заговорщицки моргнул и обнял Линвана за руку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь, когда ты сказал, что твой корабль захватили, я места себе не находил от ужаса. Всё думал: если бы я не задержал тебя в Башне, ты бы улетел раньше и не попал в этот ад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван понял, что если сейчас это не проговорить, ситуация может стать для Жунмяня психологической травмой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— С чего такие мысли? Это была чистая случайность. Верь мне и не вини себя. Я мог остаться на Императорской планете по тысяче других причин. Единственные, кто виноват в этой истории — это пираты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван взял руку Жунмяня и поцеловал её, усмехнувшись: — Меня не так-то просто убить.</w:t>
+        <w:t>Линван взял руку Жунмяня и поцеловал её, усмехнувшись: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня не так-то просто убить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>