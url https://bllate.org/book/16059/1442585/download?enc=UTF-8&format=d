--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -30,67 +30,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>По совету отца Линван отправился погулять со школьным другом — своим соседом Чжан Чжэном. Тот был альфой B-ранга и изучал программирование на Третьей планете. Учась в разных местах, они общались редко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжан Чжэн уже ждал его: — Сто лет не виделись! Заходи, рубанем в приставку.</w:t>
-[...15 lines deleted...]
-        <w:t>После пары раундов они отправились собирать остальных. Чжан Чжэн потер ладони и подул на них, согреваясь: — Ты с нашими общался?</w:t>
+        <w:t>Чжан Чжэн уже ждал его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сто лет не виделись! Заходи, рубанем в приставку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После пары раундов они отправились собирать остальных. Чжан Чжэн потер ладони и подул на них, согреваясь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты с нашими общался?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван покачал головой: — Почти нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,51 +318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь: «Не так далеко. Я на Стеклянном острове — том самом, мега-популярном. Сейчас я тут с папой, а на Новый год прилетит отец, побудет с нами и вернется на службу. А мы продолжим отдыхать».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван вспомнил, что в официальном профиле Маршала Чу в графе «семейное положение» значился развод. Жунмянь прислал фото пляжа: белые искры на лазурной глади океана. Выглядело сказочно. На Стеклянном острове круглый год держалось около 27 градусов — вечное лето с уникальной флорой и фауной. Сэбэль обожал это место и всегда выбирал его для отпуска.</w:t>
+        <w:t>Линван вспомнил, что в официальном профиле Маршала Чу в графе «семейное положение» значился развод. Жунмянь прислал фото пляжа: белые искры на лазурной глади океана. Выглядело сказочно. На Стеклянном острове круглый год держалось около 27 градусов — вечное лето с уникальной флорой и фауной. Себель обожал это место и всегда выбирал его для отпуска.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь: «Как-нибудь выберемся сюда всей семьей».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -350,51 +382,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван с улыбкой просматривал информацию об острове в сети. Его будни текли мирно. Он попросил родных не распространяться о том, что он был на том злополучном рейсе. Сюй Юньюй: — Брат, не парься, я не болтлив.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нин Фэй положил сыну в тарелку большую креветку: — Юньюй прав. Нечего об этом болтать. Главное, что ты вернулся к нам живым.</w:t>
+        <w:t>Нин Фэй положил сыну в тарелку большую креветку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юньюй прав. Нечего об этом болтать. Главное, что ты вернулся к нам живым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они вместе встречали Новый год. Сюй Кун раздавал «красные конверты» с деньгами в семейном чате. Когда часы пробили полночь, за окном расцвели фейерверки. Юньюй распахнул окно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,99 +638,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Значит, закажу золотую змейку», — решил Жунмянь. Цельнолитую, гладкую, чтобы её было приятно перекатывать в ладони или поставить на рабочий стол. Он решил заказать эту вещицу у мастеров по возвращении на Императорскую планету.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сэбэль подошел с бутылкой красного вина: — Малыш, давай выпьем.</w:t>
-[...47 lines deleted...]
-        <w:t>Сэбэль, щуря свои изумрудные глаза, в одних тапочках лениво развалился на диване. Жунмянь выпил три бокала и с удивлением обнаружил, что всё еще на ногах. Красное вино оказалось легким — никакого сравнения с тем шоком, который вызывала в нем текила.</w:t>
+        <w:t>Себель подошел с бутылкой красного вина: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Малыш, давай выпьем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь немного опасался алкоголя, но любопытство взяло верх: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я буду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они пили вино из собственных запасов. Себель так часто бывал на Стеклянном острове, что в итоге купил здесь уютный домик. Маршал Чу отложил военные дела и принес три высоких бокала. Несмотря на развод, ради целостности семьи они каждый год встречались, чтобы вместе встретить праздник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель, щуря свои изумрудные глаза, в одних тапочках лениво развалился на диване. Жунмянь выпил три бокала и с удивлением обнаружил, что всё еще на ногах. Красное вино оказалось легким — никакого сравнения с тем шоком, который вызывала в нем текила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В голове мелькнула шальная мысль: «Если я привыкну к феромонам Линвана, то моя устойчивость к алкоголю взлетит до небес». Оказывается, у феромонов его парня есть и такой полезный побочный эффект! Жунмянь был в восторге, поэтому продолжил пить... и в итоге всё-таки набрался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -798,115 +878,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сраженный этой милотой, Жунмянь ненадолго протрезвел, но ясность ума быстро испарилась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван вышел из комнаты и увидел свет из-под двери Юньюя. Он постучал. Юньюй высунул голову: — Брат?</w:t>
+        <w:t>Линван вышел из комнаты и увидел свет из-под двери Юньюя. Он постучал. Юньюй высунул голову: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нарисуй Чу Жунмяня в таком же стиле, как наши. Моему другу очень понравилась моя аватарка, он хочет такую же, но со своим лицом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юньюй радостно впустил брата: — О, единомышленник! Без проблем, нарисую в лучшем виде.</w:t>
+        <w:t>Юньюй радостно впустил брата: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, единомышленник! Без проблем, нарисую в лучшем виде.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он дал Линвану свой скетчбук, а сам взялся за планшет. Альбом Юньюя был целиком забит набросками Чу Жунмяня. Линван, листая его, всерьез захотел прикарманить эту книжицу. Юньюй набил руку настолько, что закончил чиби-версию Жунмяня за считанные минуты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван удовлетворенно кивнул: — Я возьму альбом посмотреть?</w:t>
+        <w:t>Линван удовлетворенно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я возьму альбом посмотреть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Только сохрани его в целости, я над ним долго корпел, — запричитал младший.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1022,51 +1150,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Приятный голос Линвана лился из динамика. На экране его альфа выглядел безупречно, как ожившая 3D-модель. Жунмянь покачал головой и посмотрел на подпись контакта: «Парень». «Парень... а что это такое? Его едят? С ним играют? Он умеет составлять компанию?» — путались мысли в хмельной голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тут он услышал за дверью голос папы — на кухне был готов антипохмельный суп. Жунмянь медленно сполз с кровати, сходил на кухню, выпил порцию и вернулся. Увидев, что экран всё еще светится, он вздрогнул: — Ты почему еще не отключился? Собираешься смотреть, как я сплю?</w:t>
+        <w:t>Тут он услышал за дверью голос папы — на кухне был готов антипохмельный суп. Жунмянь медленно сполз с кровати, сходил на кухню, выпил порцию и вернулся. Увидев, что экран всё еще светится, он вздрогнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты почему еще не отключился? Собираешься смотреть, как я сплю?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я уже насмотрелся, — мягко ответил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1278,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван усмехнулся. Жунмянь видел, как альфа медленно приближается к камере. Он мог разглядеть его полные губы, прямой нос, глубокие темные глаза и густые ресницы. В уголках рта Линвана заиграла дерзкая, уверенная улыбка. «Где я только нашел такого парня?» — сердце Жунмяня забилось чаще.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Губы Сюй Линвана мягко коснулись экрана. — Спокойной ночи, принц из высокой башни.</w:t>
+        <w:t>Губы Сюй Линвана мягко коснулись экрана. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спокойной ночи, принц из высокой башни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Экран мгновенно погас. Жунмянь тупо смотрел на браслет, не ожидая, что Линван отключится так быстро. Линван же понимал: если не прервать звонок сейчас, Жунмянь будет играть с ним в «гляделки» до утра. А пьяному организму нужен сон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>