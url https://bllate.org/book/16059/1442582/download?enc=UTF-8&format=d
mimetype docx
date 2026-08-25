--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -14,67 +14,99 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юньюй не стал развивать тему и спросил о другом: — Федеральный университет давно на каникулах, а ты задержался на неделю. Был со своим парнем?</w:t>
-[...15 lines deleted...]
-        <w:t>Линван отхлебнул чая: — Разумеется.</w:t>
+        <w:t>Юньюй не стал развивать тему и спросил о другом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Федеральный университет давно на каникулах, а ты задержался на неделю. Был со своим парнем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван отхлебнул чая: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он признался совершенно спокойно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -254,51 +286,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дом семьи Чу</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал Чу только что вернулся из штаба. Он утвердил список следователей и порекомендовал Хэ Юйшу на пост заместителя руководителя группы. Он устало опустился на диван. Адъютант Ли передал ему папки: — Маршал, это планы кадровых перестановок высшего командного состава на этот год.</w:t>
+        <w:t>Маршал Чу только что вернулся из штаба. Он утвердил список следователей и порекомендовал Хэ Юйшу на пост заместителя руководителя группы. Он устало опустился на диван. Адъютант Ли передал ему папки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маршал, это планы кадровых перестановок высшего командного состава на этот год.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Принято. Свободен, жду тебя завтра в полдень.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -382,99 +430,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пап, а на какую награду он может рассчитывать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь явно прощупывал почву. Маршал Чу на мгновение задумался. Тетя Хун принесла чай, Жунмянь услужливо подал чашку отцу: — На ночь много не пей, а то не уснешь.</w:t>
-[...15 lines deleted...]
-        <w:t>Маршал отхлебнул и поставил чашку: — Можно рассчитывать на медаль третьей степени.</w:t>
+        <w:t>Жунмянь явно прощупывал почву. Маршал Чу на мгновение задумался. Тетя Хун принесла чай, Жунмянь услужливо подал чашку отцу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На ночь много не пей, а то не уснешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал отхлебнул и поставил чашку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можно рассчитывать на медаль третьей степени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Третья степень была базовой наградой в военно-политической системе, поощряющей за отличную службу. К примеру, её мог получить новобранец за выдающиеся успехи в учениях. Заслуги Линвана вполне тянули на эту награду. Вторая степень была бы уже авансом, учитывая его студенческий статус — ведь еще неизвестно, выберет ли он карьеру военного. Не всегда диплом определяет судьбу. Будь он уже офицером, за вторую степень можно было бы побороться, но сейчас...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь, не знающий этих тонкостей, надулся: — Пап, это как-то маловато. Те, кто был с ним, заслужили третью степень, а Линван — как минимум вторую!</w:t>
+        <w:t>Жунмянь, не знающий этих тонкостей, надулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пап, это как-то маловато. Те, кто был с ним, заслужили третью степень, а Линван — как минимум вторую!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Всё не так просто, — отрезал Маршал. — Но главное не медаль, а то, что его имя теперь на особом счету в штабе. С первой наградой всегда труднее всего. Сейчас он сделает шаг назад, чтобы потом занять лидирующие позиции. Или ты в нем не уверен?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +590,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я еще и слова сказать не успел, а за него уже вступился майор Ли, — Маршал заметил недоумение сына. Жунмянь привык общаться с генералами и адмиралами и плохо разбирался в среднем звене. — Майор Ли — это старший брат Ли Жуняня. Того самого учителя мехи, у которого занимается Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал улыбнулся, глядя на ошарашенного сына: — Видишь? Даже если у тебя нет связей, талант всегда найдет тех, кто его оценит.</w:t>
+        <w:t>Маршал улыбнулся, глядя на ошарашенного сына: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видишь? Даже если у тебя нет связей, талант всегда найдет тех, кто его оценит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь не знал майора Ли, но за то, что тот поддержал Линвана, он уже заранее проникся к нему симпатией.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,67 +718,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Давно уже. У нас едят около шести. Так вот она какая, твоя комната! Дай рассмотреть, — Жунмянь с любопытством разглядывал экран. Он никогда не бывал в личных покоях альфы — сверстники-альфы могли тусоваться вместе, но никто не приглашал омегу в свое личное пространство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линвану стало немного неловко: — Я только сегодня вернулся, еще не успел всё разобрать, легкий беспорядок.</w:t>
-[...15 lines deleted...]
-        <w:t>Он направил камеру на комнату: интерьер был выдержан в синих тонах. Шкаф, письменный стол, книжные полки и небольшой застекленный стеллаж с разными памятными мелочами. Жунмянь попросил поднести камеру ближе к книгам. Он верил, что по библиотеке можно понять образ мыслей человека. — Поближе, пожалуйста.</w:t>
+        <w:t>Линвану стало немного неловко: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я только сегодня вернулся, еще не успел всё разобрать, легкий беспорядок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он направил камеру на комнату: интерьер был выдержан в синих тонах. Шкаф, письменный стол, книжные полки и небольшой застекленный стеллаж с разными памятными мелочами. Жунмянь попросил поднести камеру ближе к книгам. Он верил, что по библиотеке можно понять образ мыслей человека. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поближе, пожалуйста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван сделал несколько шагов, чтобы названия стали читаемыми. «Десять лекций по современной социальной теории», «Пушки августа», «Разбитая жизнь», «Полное собрание сочинений Борхеса»... Жунмянь с первого взгляда понял предпочтения Линвана: история, социология, тактика и стратегия, разбавленные классической литературой. Практически все книги на полках укладывались в эти категории.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,115 +830,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это брат переставил ко мне. Я когда прибирался, выставил его проветриться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь, видя, как заботливо Линван относится к растению, уютно устроился на кровати: — Милое растение. Я никогда не выращивал суккуленты, мне больше нравятся цветы. Ты... точно в порядке? Ну, морально?</w:t>
-[...15 lines deleted...]
-        <w:t>Линвану стало и смешно, и тепло одновременно. — Честно, я в порядке. Меня уже похищали пираты, так что для меня такие вещи, к сожалению, стали чем-то привычным. Я не из тех, кто долго оглядывается назад. К тому же... — Линван улыбнулся, глядя в экран, — когда я говорю с тобой, я так увлечен, что на мысли о плохом просто не остается места.</w:t>
+        <w:t>Жунмянь, видя, как заботливо Линван относится к растению, уютно устроился на кровати: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Милое растение. Я никогда не выращивал суккуленты, мне больше нравятся цветы. Ты... точно в порядке? Ну, морально?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линвану стало и смешно, и тепло одновременно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Честно, я в порядке. Меня уже похищали пираты, так что для меня такие вещи, к сожалению, стали чем-то привычным. Я не из тех, кто долго оглядывается назад. К тому же... — Линван улыбнулся, глядя в экран, — когда я говорю с тобой, я так увлечен, что на мысли о плохом просто не остается места.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сердце Жунмяня забилось как сумасшедшее. Он чувствовал, как горят кончики ушей. Ну что тут поделаешь? Линван чертовски умел подбирать слова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ладно, не будем об этом. Почитай мне лучше стихи, — Жунмянь обнял плюшевую игрушку и послушно закрыл глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «...Ты — музыка, своды небес, дворцы и реки, ангелы и сокровенная роза, явленная Богом моим незрячим глазам; ты — тайна, которой нет конца» [ Цитата из Хорхе Луиса Борхеса ]. Закончив чтение, Линван поднял взгляд на экран. Жунмянь уже спал. Он крепко прижимал к себе игрушку, а мягкий оранжевый свет ночника ложился на его лицо. Линван закрыл томик стихов, заложив страницу, и долго смотрел на спящего Жунмяня. В его взгляде не было страсти — только безграничная нежность.</w:t>
+        <w:t>— «...Ты — музыка, своды небес, дворцы и реки, ангелы и сокровенная роза, явленная Богом моим незрячим глазам; ты — тайна, которой нет конца» [ Цитата из Хорхе Луиса Борхеса ]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив чтение, Линван поднял взгляд на экран. Жунмянь уже спал. Он крепко прижимал к себе игрушку, а мягкий оранжевый свет ночника ложился на его лицо. Линван закрыл томик стихов, заложив страницу, и долго смотрел на спящего Жунмяня. В его взгляде не было страсти — только безграничная нежность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Забота семьи и забота любимого человека — это разные вещи. Любовь для него была драгоценностью: это сопричастность, исключительность, обладание. Линван осознавал, что Жунмянь становится для него всё важнее, настолько, что он готов поступиться частью своей личной автономии — своим временем и пространством. И Жунмянь делал то же самое. Не отключая связь, Линван улыбнулся своему отражению в экране и вскоре сам погрузился в спокойный сон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +1038,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Теперь о наградах. Резню на корабле удалось предотвратить только благодаря решительным действиям нескольких человек. Вот список к награждению, ознакомьтесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Майор Ли поднял руку: — Я ознакомился, возражений нет. Но у меня вопрос по Сюй Линвану. Он спас всех на этом судне. Я считаю, он заслуживает вторую степень отличия, а не третью. Погибшим курсантам дали третью — и это справедливо. Но мы не можем дать живой легенде ту же награду только потому, что он выжил, а не стал героем посмертно.</w:t>
+        <w:t>Майор Ли поднял руку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ознакомился, возражений нет. Но у меня вопрос по Сюй Линвану. Он спас всех на этом судне. Я считаю, он заслуживает вторую степень отличия, а не третью. Погибшим курсантам дали третью — и это справедливо. Но мы не можем дать живой легенде ту же награду только потому, что он выжил, а не стал героем посмертно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Майор Ли, следите за выражениями! — холодно оборвал его начальник управления авиации. — Вы намекаете на несправедливость? Вы хотите сказать, что мы не даем вторую степень только потому, что он не стал мучеником? Как вы смеете спекулировать на вопросах жизни и смерти!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,99 +1214,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ни майор Ли, ни остальные чиновники не возражали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Некоторые из присутствующих понимали, что за парня «попросил» кто-то очень влиятельный. Изначально планировалась третья степень, но после вмешательства Ли и «кое-кого еще» решение изменили. Рэйд, первый секретарь Председателя, довольно улыбнулся: — Раз вопрос решен, я возвращаюсь на Императорскую планету.</w:t>
+        <w:t>Некоторые из присутствующих понимали, что за парня «попросил» кто-то очень влиятельный. Изначально планировалась третья степень, но после вмешательства Ли и «кое-кого еще» решение изменили. Рэйд, первый секретарь Председателя, довольно улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз вопрос решен, я возвращаюсь на Императорскую планету.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Все вскочили, провожая его с глубоким почтением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Рэйд сел в личный звездолет. Подчиненный, держа его портфель, спросил: — Господин секретарь, почему вы решили заступиться за этого мальчишку?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Просто удачное совпадение, — улыбнулся Рэйд. Конечно, заслуги Линвана были неоспоримы, но Рэйду ничего не стоило сказать пару слов. Для него это не потеря, а для других — ценное одолжение. Помощь в нужный момент всегда ценится выше, чем пустые похвалы потом. К тому же первый сигнал о происшествии пришел из поместья Маршала Чу, и это заставило Рэйда обратить на Сюй Линвана особое внимание.</w:t>
+        <w:t>— Просто удачное совпадение, — улыбнулся Рэйд. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, заслуги Линвана были неоспоримы, но Рэйду ничего не стоило сказать пару слов. Для него это не потеря, а для других — ценное одолжение. Помощь в нужный момент всегда ценится выше, чем пустые похвалы потом. К тому же первый сигнал о происшествии пришел из поместья Маршала Чу, и это заставило Рэйда обратить на Сюй Линвана особое внимание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>