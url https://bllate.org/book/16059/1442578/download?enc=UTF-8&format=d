--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -110,51 +110,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пока эти мясники были палачами, они не знали боли — только азарт. Теперь, когда они сами стали жертвами, до них наконец дошло, что такое страдание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цянь Си тяжело дышал: — Второй ярус зачищен от пиратов.</w:t>
+        <w:t>Цянь Си тяжело дышал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Второй ярус зачищен от пиратов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>За этот короткий промежуток времени они перебили всех захватчиков на этаже, но это стоило им колоссальных физических затрат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +190,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Командный мостик находился на четвертом этаже. Линван обязан был добраться туда в первую очередь, чтобы устранить главную угрозу и взять управление на себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цянь Си с содроганием спросил: — А как же первый и третий ярусы? Оставить гражданских на растерзание?</w:t>
+        <w:t>Цянь Си с содроганием спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как же первый и третий ярусы? Оставить гражданских на растерзание?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вы можете отправиться туда. На первом этаже криков почти не слышно, значит, там почти всё кончено. На третьем еще сопротивляются. Если пойдете туда, сможете уменьшить потери. Но я — только на четвертый.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +718,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Руки Линвана горели от ссадин и напряжения. Первым делом он обыскал рубку и нашел в углу под приборной панелью глушилку. Щелчок — и блокировка сигнала была снята. Линван разбирался в устройстве звездолетов, но управлять такой махиной не умел. Выдохнув, он сразу набрал Чу Жунмяня по видеосвязи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь был в саду. Увидев звонок, он с улыбкой принял вызов, но тут же замер. На экране — лицо Линвана в потеках чужой крови, одежда насквозь пропитана багрянцем. Позади него — рубка управления и огромная навигационная карта. Жунмянь вскочил, его голос задрожал от тревоги: — Что случилось?!</w:t>
+        <w:t>Жунмянь был в саду. Увидев звонок, он с улыбкой принял вызов, но тут же замер. На экране — лицо Линвана в потеках чужой крови, одежда насквозь пропитана багрянцем. Позади него — рубка управления и огромная навигационная карта. Жунмянь вскочил, его голос задрожал от тревоги: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— На наш рейс V3775 напали звездные пираты. Сейчас ситуация временно под контролем, но капитан убит, управлять некому. Корабль идет по заданному захватчиками курсу в неизвестный сектор. Мне нужна помощь, — максимально спокойно доложил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +1022,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мы теперь повязаны кровью, — сказал Цянь Си. — Давайте познакомимся по-человечески. Я Цянь Си, первый курс сухопутных войск Федерального университета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остальные начали представляться. — А тот парень, который в одиночку зачистил четвертый ярус? Вы его знаете?</w:t>
+        <w:t>Остальные начали представляться. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А тот парень, который в одиночку зачистил четвертый ярус? Вы его знаете?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это наш, с Федерального! Сюй Линван, первый курс командного. Он у нас легенда, — с гордостью ответил Цянь Си.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1054,51 +1118,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они болтали, чтобы отвлечься от картин бойни, стоящих перед глазами. Из 2500 человек на борту в живых осталось едва ли тридцать процентов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Звездолет наконец приземлился на Пятой планете. Их встречал лично глава планеты, правительство и целая армия медиков. Линвана разбудили. Он умылся и сошел по трапу с чемоданом. На пункте регистрации он назвал имя и адрес. Сотрудник сверил данные и попросил: — Подождите минуту, с вами хочет поговорить майор Ли.</w:t>
+        <w:t>Звездолет наконец приземлился на Пятой планете. Их встречал лично глава планеты, правительство и целая армия медиков. Линвана разбудили. Он умылся и сошел по трапу с чемоданом. На пункте регистрации он назвал имя и адрес. Сотрудник сверил данные и попросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подождите минуту, с вами хочет поговорить майор Ли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пока глава планеты решал организационные вопросы, к Линвану подошел офицер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1182,67 +1262,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я хочу домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Майор был поражен: у парня не было ни намека на психический срыв. По документам — первокурсник, а нервы как стальные канаты после такой резни. Цянь Си и остальных уже отправили к психологам, многие пассажиры были в состоянии кататонии, а этот стоял как ни в чем не бывало. Линван заметил этот взгляд и добавил, чтобы не казаться подозрительным: — Меня раньше похищали пираты, так что я к такому привычный.</w:t>
-[...15 lines deleted...]
-        <w:t>Майор понимающе улыбнулся: — Ясно. Иди к той группе, они организуют транспорт.</w:t>
+        <w:t>Майор был поражен: у парня не было ни намека на психический срыв. По документам — первокурсник, а нервы как стальные канаты после такой резни. Цянь Си и остальных уже отправили к психологам, многие пассажиры были в состоянии кататонии, а этот стоял как ни в чем не бывало. Линван заметил этот взгляд и добавил, чтобы не казаться подозрительным: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня раньше похищали пираты, так что я к такому привычный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Майор понимающе улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ясно. Иди к той группе, они организуют транспорт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван присел на скамью. Пока он спал, Жунмянь прислал три сообщения. Не успел он ответить на первое, как пошел видеозвонок. Золотые волосы и синие глаза Жунмяня на экране словно осветили весь мрачный терминал. Он жадно разглядывал Линвана, ища раны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,67 +1598,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван подошел с чемоданом, и Сюй Кун, тоже мгновенно узнавший сына, шагнул навстречу, чтобы помочь с вещами. Семья дружно направилась к выходу. Сюй Кун уложил багаж в багажник и сел за руль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нин Фэй, усадив Линвана на заднее сиденье, принялся внимательно его осматривать: — Точно не ранен?</w:t>
-[...15 lines deleted...]
-        <w:t>Линвану стало тепло на душе: — Один из пиратов ударил меня в грудь.</w:t>
+        <w:t>Нин Фэй, усадив Линвана на заднее сиденье, принялся внимательно его осматривать: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Точно не ранен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линвану стало тепло на душе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Один из пиратов ударил меня в грудь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На его руке белела повязка — раны уже подверглись первичной обработке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1630,115 +1774,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, отдохну пару дней и позову ребят.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Юньюй заговорщицки подмигнул: — Если брат пойдет гулять, я с ним! Мои оценки за четверть в норме, даже на 20 баллов выше проходного, я тоже заслужил релакс.</w:t>
+        <w:t>Сюй Юньюй заговорщицки подмигнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если брат пойдет гулять, я с ним! Мои оценки за четверть в норме, даже на 20 баллов выше проходного, я тоже заслужил релакс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Родители промолчали. Сами они в свое время учились блестяще, поэтому требования к сыновьям у них были выше среднего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— На Новый год стоит отдохнуть несколько дней. Пара прогулок на успеваемости не скажется, — Линван, поймав умоляющий взгляд брата, замолвил за него словечко. Сюй Кун сдался: — Ладно, гуляй с братом, но учебу не забрасывай.</w:t>
+        <w:t>— На Новый год стоит отдохнуть несколько дней. Пара прогулок на успеваемости не скажется, — Линван, поймав умоляющий взгляд брата, замолвил за него словечко. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Кун сдался: — Ладно, гуляй с братом, но учебу не забрасывай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юньюй просиял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После ужина братья вместе мыли посуду. У них было четкое разделение обязанностей: один моет, другой убирает кухню, и всё это сопровождалось бесконечной болтовней. Нин Фэй, глядя на них через кухонное окно, довольно улыбнулся: — Я уже заказал посудомоечную машину. Скоро нам вообще не придется возиться с тарелками.</w:t>
+        <w:t>После ужина братья вместе мыли посуду. У них было четкое разделение обязанностей: один моет, другой убирает кухню, и всё это сопровождалось бесконечной болтовней. Нин Фэй, глядя на них через кухонное окно, довольно улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уже заказал посудомоечную машину. Скоро нам вообще не придется возиться с тарелками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да здравствует технический прогресс! — воскликнул Юньюй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1854,67 +2046,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Настроение Линвана заметно улучшилось. Он сфотографировал снеговика и выложил пост в соцсети. Заодно просмотрел новости: в официальных отчетах его и Цянь Си упоминали под псевдонимами, а возраст был намеренно размыт. Линвана это вполне устроило — пираты народ мстительный, лишние проблемы ему были ни к чему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Скатав еще один снежок, Юньюй почувствовал, как горят ладони, и захотел пить. Он хитро посмотрел на Линвана и схватил его за руку: — Брат, хочу мороженого!</w:t>
-[...15 lines deleted...]
-        <w:t>Линван аж вздрогнул от холода: — Ты с ума сошел?</w:t>
+        <w:t>Скатав еще один снежок, Юньюй почувствовал, как горят ладони, и захотел пить. Он хитро посмотрел на Линвана и схватил его за руку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, хочу мороженого!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван аж вздрогнул от холода: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты с ума сошел?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну пожалуйста, ну купи! — канючил Юньюй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>