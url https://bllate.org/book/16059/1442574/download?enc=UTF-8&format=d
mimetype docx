--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -30,51 +30,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>До прибытия оставался час, и Линвану совсем не хотелось приключений под конец пути. Он решил не спускать глаз с подозрительной парочки. Сон как рукой сняло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Юй закончил обед. Посмотрев что-то на браслете, он снова повернулся к Линвану. Тот выглядел безупречно: спокойный, статный, с аурой уверенности, которая только усиливала чувство горечи у Ся Юя. «Такой альфа, да еще и с нашей планеты... Если бы он был моим, отец бы его продвинул, карьера пошла бы как по маслу». Заметив, что Линван нахмурился, Ся Юй спросил: — Что-то не так?</w:t>
+        <w:t>Ся Юй закончил обед. Посмотрев что-то на браслете, он снова повернулся к Линвану. Тот выглядел безупречно: спокойный, статный, с аурой уверенности, которая только усиливала чувство горечи у Ся Юя. «Такой альфа, да еще и с нашей планеты... Если бы он был моим, отец бы его продвинул, карьера пошла бы как по маслу». Заметив, что Линван нахмурился, Ся Юй спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то не так?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван заметил, что одна из стюардесс ведет себя странно — её движения стали резкими, а лицо бледным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -126,51 +142,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Уважаемые пассажиры, в связи с навигационной ошибкой наш корабль вынужден совершить экстренную посадку на Пятой планете. Пожалуйста, сохраняйте спокойствие. По прибытии на Пятую... — голос бортпроводницы был приторно-сладким и совершенно спокойным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван напрягся. Стюардессы начали стягиваться к бизнес-классу, который был отделен от общего салона перегородкой. Ся Юй растерянно захлопал глазами: — Что за дела? Ну и невезение! Теперь с Пятой планеты еще пересадку ждать, чтобы домой попасть...</w:t>
+        <w:t>Линван напрягся. Стюардессы начали стягиваться к бизнес-классу, который был отделен от общего салона перегородкой. Ся Юй растерянно захлопал глазами: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за дела? Ну и невезение! Теперь с Пятой планеты еще пересадку ждать, чтобы домой попасть...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван был с ним согласен: везением тут и не пахло. В салоне поднялся гул. Кто-то ругался, кто-то сразу вцепился в браслеты, чтобы предупредить родных о задержке. Линван тоже отправил сообщение домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -190,51 +222,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: «Понял, пап. Приеду поздно, ужинать меня не ждите».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Отец передал новости остальным. — У Линвана рейс задерживают, сядет на Пятой планете, потом пересядет, — сказал Сюй Кун.</w:t>
+        <w:t>Отец передал новости остальным. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У Линвана рейс задерживают, сядет на Пятой планете, потом пересядет, — сказал Сюй Кун.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну у брата и поездочка, всё через одно место, — вздохнул Сюй Юньюй. Папа Нин Фэй шикнул на него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -318,51 +366,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Слушай меня, — тихо, но твердо сказал Линван. — Сейчас никуда не уходи со своего места.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Юй, почувствовав серьезность тона, часто закивал: — Понял, сижу смирно.</w:t>
+        <w:t>Ся Юй, почувствовав серьезность тона, часто закивал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял, сижу смирно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Какая еще «ошибка навигации»? Кого они лечат!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,67 +654,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван поменялся местами с Ся Юем, усадив того глубже к окну. Слыша, как крики становятся всё ближе, он нахмурился. В соседнем отсеке уже гремели удары. Он не знал, кто именно напал и сколько их, но чтобы захватить такое судно, требовалось не меньше сотни человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заметив, что Линван собирается встать, Ся Юй, стуча зубами, пролепетал: — Ты... ты куда?</w:t>
-[...15 lines deleted...]
-        <w:t>Линван даже не замедлил шаг: — Если останемся здесь, нас просто загонят в угол. Я пойду вперед, попробую их остановить. Если он не вмешается, смертей будет в разы больше.</w:t>
+        <w:t>Заметив, что Линван собирается встать, Ся Юй, стуча зубами, пролепетал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... ты куда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван даже не замедлил шаг: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если останемся здесь, нас просто загонят в угол. Я пойду вперед, попробую их остановить. Если он не вмешается, смертей будет в разы больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ся Юй был ошарашен. Это же самоубийство! Да, Линван кадет военной академии, но что он может сделать один против толпы убийц?! Он хотел крикнуть это вдогонку, но лишь беззвучно открыл рот, так и не проронив ни слова. В глубине души Ся Юй подумал: «Пусть идет. Если он столкнется с ними, это хотя бы даст мне время. Даже если он не справится, он умрет первым, а я, может, успею спрятаться». Ему стало тошно от собственных мыслей, но страх смерти был сильнее вины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +782,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Черт, эти психи... они же просто вырезают всех подряд! — Цянь Си, один из сопротивляющихся, с налитыми кровью глазами отбивался ножом. — Вы, безумные ублюдки!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пират зашёлся в хриплом хохоте: — Какой дерзкий щенок. Твой рот слишком много лает, пора его закрыть навсегда!</w:t>
+        <w:t>Пират зашёлся в хриплом хохоте: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой дерзкий щенок. Твой рот слишком много лает, пора его закрыть навсегда!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>До этого момента пираты не встречали серьезного сопротивления, но эти «сопляки» уже успели уложить пятерых или шестерых их товарищей. Это привело бандитов в ярость. Бунт на корабле карался только смертью. Если бы такие парни попались им на пиратском судне, их бы зауважали, но здесь — их ждала только расправа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,51 +942,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я тоже из Федерального! — быстро ответил Цянь Си, вытирая лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Силы остались? Тогда идем в атаку. Сейчас не время для знакомств, — отрезал Линван. От этих слов у Цянь Си закипела кровь в жилах. Он решительно кивнул: — Я готов!</w:t>
+        <w:t>— Силы остались? Тогда идем в атаку. Сейчас не время для знакомств, — отрезал Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этих слов у Цянь Си закипела кровь в жилах. Он решительно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я готов!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они двинулись вперед. Оказалось, что сопротивление тлело во многих точках: не все предпочли бегство. Там были и другие студенты-военные, и медики — омеги и беты. Но они действовали разрозненно и неумело, их попытки остановить пиратов были похожи на попытку преградить путь танку. Но с появлением Линвана всё изменилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -894,51 +1038,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ужас накатывал волнами, парализуя остатки разума. Пот градом катился по спинам, дыхание становилось судорожным, люди задыхались от нехватки кислорода. «Где мои мама и папа?» — маленький мальчик поднял голову, озираясь в тесном пространстве. Он не понимал, где он, видел только кровь на полу. Туалет был забит людьми до отказа. Очередной удар тесака прорубил дыру в двери, и несчастные столкнулись взглядом с пиратом снаружи.</w:t>
+        <w:t>Ужас накатывал волнами, парализуя остатки разума. Пот градом катился по спинам, дыхание становилось судорожным, люди задыхались от нехватки кислорода. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Где мои мама и папа?» — маленький мальчик поднял голову, озираясь в тесном пространстве. Он не понимал, где он, видел только кровь на полу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Туалет был забит людьми до отказа. Очередной удар тесака прорубил дыру в двери, и несчастные столкнулись взглядом с пиратом снаружи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Страх... дикий, первобытный страх. Кто-то вжимался в стену, пытаясь буквально срастись с ней. Кто-то хотел бежать, но ноги не слушались, превратившись в вату. Хохот пиратов гремел подобно грому, заглушая стоны. Губы дрожали, челюсти не смыкались, издавая лишь жалкий клацающий звук от неконтролируемой дрожи</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>