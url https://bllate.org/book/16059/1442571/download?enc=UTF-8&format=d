--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -2206,51 +2206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маршал Чу почувствовал, что сын его снимает. Он поднял голову и с напускным безразличием спросил: — Зачем ты меня фотографируешь? Для Сэбэля?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да смотрю, какой ты несобранный, решила запечатлеть для истории, — фыркнул Жунмянь.</w:t>
+        <w:t>— Да смотрю, какой ты несобранный, решил запечатлеть для истории, — фыркнул Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маршал обиделся: — Мог бы и комплимент сделать. Сам вечно перед зеркалом крутишься, знаешь, что красивый, а признать, что я тоже ничего — гордость не позволяет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>