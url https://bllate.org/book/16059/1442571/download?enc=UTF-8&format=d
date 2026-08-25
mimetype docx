--- v1 (2026-07-07)
+++ v2 (2026-08-25)
@@ -46,51 +46,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глядя на мирно сопящего альфу, Жунмянь отпил сока. Его браслет завибрировал. Чтобы не разбудить Линвана, он ушел в спальню и плотно закрыл дверь. Это был видеозвонок от отца. Жунмянь раздвинул шторы, впуская в комнату дневной свет, и принял вызов. На экране появилось суровое лицо Маршала Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот первым же делом оглядел фон: — Ты где это?</w:t>
+        <w:t>Тот первым же делом оглядел фон: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты где это?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он понял, что сын в спальне, но не узнавал интерьер. С тех пор как Жунмяню исполнилось десять, Маршал уважал его частную жизнь и редко заходил в его комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -158,51 +174,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Он пока просто мой парень. Когда дело дойдет до свадьбы, тогда и познакомлю. А к дяде Баю мы зашли случайно, не накручивай себя. Линван очень нравится старшим, уверен, дядя Бай тебе все уши про него прожужжит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал не нашелся что возразить и просто буркнул: — Возвращайся скорее.</w:t>
+        <w:t>Маршал не нашелся что возразить и просто буркнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возвращайся скорее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Знаю-знаю, — Жунмянь отвечал покладисто, понимая, что злить отца сейчас — только подливать масла в огонь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +462,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь: — Просто убиваю время. Иногда читать стихи довольно любопытно. Мне нравятся разные мысли авторов: мир в их глазах всегда становится интереснее, будто у самой жизни вырастают щупальца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван задумчиво хмыкнул: — Оригинальное сравнение.</w:t>
+        <w:t>Линван задумчиво хмыкнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оригинальное сравнение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это была лишь мимолетная фантазия Жунмяня — он вовсе не был утонченным эстетом, и Линван не придал этому значения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1630,51 +1678,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мой гон закончился, — улыбнулся Линван. — Прости, что доставил хлопот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь жевал сэндвич: — Никаких хлопот. Просто в гоне ты совсем другой человек.</w:t>
+        <w:t>Жунмянь жевал сэндвич: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Никаких хлопот. Просто в гоне ты совсем другой человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В учебниках по биологии пишут, что альфы в этот период становятся уязвимыми. Я не исключение, — Линван присел рядом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1694,51 +1758,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот как? — Линван замер. — Вообще-то я всегда был сильным. С детства тренировался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь усмехнулся: — Скажи ты, что в детстве на ринге дрался — я бы поверил.</w:t>
+        <w:t>Жунмянь усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажи ты, что в детстве на ринге дрался — я бы поверил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Позавтракав, они вышли на улицу. Снег прекратился. Жунмянь водил Линвана по окрестностям: в Башне был даже свой зимний сад, так что пять дней взаперти не были скучными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1854,51 +1934,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Впереди у нас целая жизнь. Ты ведь пойдешь в армию после выпуска? — прощупывал почву Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван ответил без колебаний: — Конечно.</w:t>
+        <w:t>Линван ответил без колебаний: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он уверенно кивнул. Раньше он думал о местечке на Шестой планете, но теперь его целью была карьера на Императорской планете.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +2062,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В этот раз не стоит, я и так взял с собой немного, — ответил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В аэропорту как раз объявили посадку на его рейс. Он крепко обнял Жунмяня и быстро, почти жадно, поцеловал его в губы. — Я полетел.</w:t>
+        <w:t>В аэропорту как раз объявили посадку на его рейс. Он крепко обнял Жунмяня и быстро, почти жадно, поцеловал его в губы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я полетел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В душе у Жунмяня разлилась щемящая тоска. Он смотрел на Линвана и не мог насмотреться — в этот миг ему хотелось навсегда оставить его здесь, на Императорской планете. Он проводил взглядом фигуру Линвана, пока тот не скрылся в толпе, и только после этого пошел к машине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,131 +2302,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: «...» «И это ты называешь стариком? Да он выглядит как твой старший брат».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал Чу почувствовал, что сын его снимает. Он поднял голову и с напускным безразличием спросил: — Зачем ты меня фотографируешь? Для Сэбэля?</w:t>
+        <w:t>Маршал Чу почувствовал, что сын его снимает. Он поднял голову и с напускным безразличием спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем ты меня фотографируешь? Для Себеля?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да смотрю, какой ты несобранный, решил запечатлеть для истории, — фыркнул Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал обиделся: — Мог бы и комплимент сделать. Сам вечно перед зеркалом крутишься, знаешь, что красивый, а признать, что я тоже ничего — гордость не позволяет?</w:t>
-[...15 lines deleted...]
-        <w:t>— Вообще-то мне больше нравятся мои золотые волосы и губы, — парировал Жунмянь. (Это были черты, доставшиеся ему от Сэбэля).</w:t>
+        <w:t>Маршал обиделся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мог бы и комплимент сделать. Сам вечно перед зеркалом крутишься, знаешь, что красивый, а признать, что я тоже ничего — гордость не позволяет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вообще-то мне больше нравятся мои золотые волосы и губы, — парировал Жунмянь. (Это были черты, доставшиеся ему от Себеля).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маршал решил не спорить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пап, а ты знал, что есть люди, которые тоже любят чай и обожают военную аналитику? — Жунмянь подсел поближе. Отец бросил на него мимолетный взгляд, не собираясь поддаваться на провокацию. — Вечно первый в рейтингах, лучший в системе... Откуда берутся такие умники? — Жунмянь начал откровенно нахваливать своего альфу. — Красавец, S-ранг, гений стратегии. Мне кажется, он покруче некоторых в их молодые годы.</w:t>
+        <w:t>— Пап, а ты знал, что есть люди, которые тоже любят чай и обожают военную аналитику? — Жунмянь подсел поближе. Отец бросил на него мимолетный взгляд, не собираясь поддаваться на провокацию. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вечно первый в рейтингах, лучший в системе... Откуда берутся такие умники? — Жунмянь начал откровенно нахваливать своего альфу. — Красавец, S-ранг, гений стратегии. Мне кажется, он покруче некоторых в их молодые годы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маршал отложил карту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2430,115 +2590,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем временем на борту звездолета у Линвана совсем пропал аппетит. Когда мимо проезжала тележка с едой, Ся Юй взял себе рис с карри и газировку, а Линван отказался. Внезапно в бизнес-классе произошло движение. Холеный мужчина в дорогом костюме буквально рухнул на пол, вцепившись в руку бортпроводницы: — Спасите меня! Я сотрудник правительства!</w:t>
-[...31 lines deleted...]
-        <w:t>Тут же подошел молодой человек в кэжуал-одежде, выглядевший как обычный студент. Он мягко улыбнулся экипажу: — Простите, у моего дяди опять приступ, он иногда бредит. Напугал вас, извините.</w:t>
+        <w:t>Тем временем на борту звездолета у Линвана совсем пропал аппетит. Когда мимо проезжала тележка с едой, Ся Юй взял себе рис с карри и газировку, а Линван отказался. Внезапно в бизнес-классе произошло движение. Холеный мужчина в дорогом костюме буквально рухнул на пол, вцепившись в руку бортпроводницы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасите меня! Я сотрудник правительства!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стюардесса перепугалась: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сэр, сэр, что с вами? Вам плохо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут же подошел молодой человек в кэжуал-одежде, выглядевший как обычный студент. Он мягко улыбнулся экипажу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простите, у моего дяди опять приступ, он иногда бредит. Напугал вас, извините.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пассажиры начали переглядываться, в глазах зажегся огонек любопытства к чужой драме. Линван заметил, что у мужчины в костюме, которого удерживал «племянник», лоб мгновенно покрылся испариной. Его руки дрожали, а взгляд, устремленный на стюардессу, был полон отчаяния и мольбы. Молодой человек довольно грубо толкнул мужчину обратно в кресло, словно тот был не родственником, а испорченным товаром.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот эпизод быстро забылся остальными. Соседи Линвана спереди ворчали: — Если дядя больной, зачем его тащить на рейс? А если бы он в полете буйным стал?</w:t>
+        <w:t>Этот эпизод быстро забылся остальными. Соседи Линвана спереди ворчали: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если дядя больной, зачем его тащить на рейс? А если бы он в полете буйным стал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И не говори, жуткое зрелище.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>