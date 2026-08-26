--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -302,51 +302,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Стой. С тем окном что-то не так, — Линван прищурился. Он забросил гранату точно в проем. Противник внутри успел среагировать и спрыгнул вниз. Завязалась перестрелка. Враг был техничен: ловко уходил от пуль и использовал укрытия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это раззадорило парней. Они начали классический охват с двух сторон. В голосовом чате команды противника Си Хай в панике заорал: — Пацаны, спасайте! Меня зажали!</w:t>
+        <w:t>Это раззадорило парней. Они начали классический охват с двух сторон. В голосовом чате команды противника Си Хай в панике заорал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Парни, спасайте! Меня зажали!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ся Гаолань бросил все дела и помчался на выручку другу, но не успел — иконка Си Хая посерела. Через секунду экран самого Гаоланя тоже погас. Он даже не понял, откуда его «сняли».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +510,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь поймал себя на мысли, что ему одинаково нравится и этот драйв от совместной игры, и эта уютная тишина. Он поднялся с кресла, подошел к Линвану со спины и обнял его за талию, прижавшись щекой к лопаткам. В этот момент он отчетливо понял: ему здесь очень хорошо. Ему по-настоящему нравится этот альфа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван накрыл его ладони своими. — Вдруг так захотелось на колесо обозрения... — прошептал Жунмянь.</w:t>
+        <w:t>Линван накрыл его ладони своими. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вдруг так захотелось на колесо обозрения... — прошептал Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В такой-то холод? — Линван усмехнулся, но тут же проверил время на браслете. — Идем. Оно закрывается в девять, сейчас полдевятого. Если поторопимся, успеем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +622,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Даже брошенная вскользь фраза — это твоя потребность. Раз есть время, почему бы не сделать тебя счастливым? — просто ответил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда кабинка поплыла вверх, открывая вид на ночной город, Жунмянь обернулся и потянул Линвана за рукав. — Я думаю, сейчас самое время для поцелуя.</w:t>
+        <w:t>Когда кабинка поплыла вверх, открывая вид на ночной город, Жунмянь обернулся и потянул Линвана за рукав. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думаю, сейчас самое время для поцелуя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван не заставил себя ждать. Он обхватил лицо омеги ладонями и поцеловал его — властно, глубоко, до сбитого дыхания. Отстранившись, он коснулся губами кончика его покрасневшего носа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,147 +782,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тут Жунмянь не выдержал и прыснул со смеху. Он хохотал так, что не мог остановиться: — Сюй Линван, ну зачем делать такое серьезное лицо? Ты такой забавный! Давно хотел это сказать, но сегодня просто не сдержался, — он едва не катался по полу от смеха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван сначала растерялся, затем его взгляд стал беспомощным, и в итоге он сам невольно рассмеялся в ответ. Отсмеявшись, Жунмянь прыгнул к двери своей спальни: — Всё, я спать.</w:t>
-[...47 lines deleted...]
-        <w:t>В этот момент Линван заметил за окном мелкие белые хлопья. Его голос зазвучал чуть быстрее, с ноткой волнения: — Подожди. Пошел первый снег. Не хочешь посмотреть вместе?</w:t>
+        <w:t>Линван сначала растерялся, затем его взгляд стал беспомощным, и в итоге он сам невольно рассмеялся в ответ. Отсмеявшись, Жунмянь прыгнул к двери своей спальни: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, я спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван замялся на мгновение: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добрых снов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь уже закрывал дверь, но напоследок с улыбкой бросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И тебе пусть приснится что-нибудь хорошее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент Линван заметил за окном мелкие белые хлопья. Его голос зазвучал чуть быстрее, с ноткой волнения: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подожди. Пошел первый снег. Не хочешь посмотреть вместе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дверь в комнату Жунмяня так и не закрылась. Небо опустилось низко, снежные кристаллы таяли, едва коснувшись земли, а пушистые хлопья лениво оседали на карнизах и голых ветках деревьев. Воздух стал еще более колючим и свежим. Жунмянь вытянул руку в окно, ловя ладонью холодные снежинки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— С этого ракурса, через панорамное окно... кажется, будто я смотрю на снег в коробке. А мы — те, кто внутри неё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван выдохнул теплый воздух на стекло и пальцем нарисовал на запотевшем пятне сердечко. Они еще немного полюбовались снегопадом, прежде чем снова разойтись. Жунмянь: — Ну теперь точно спать.</w:t>
+        <w:t>Линван выдохнул теплый воздух на стекло и пальцем нарисовал на запотевшем пятне сердечко. Они еще немного полюбовались снегопадом, прежде чем снова разойтись. Жунмянь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну теперь точно спать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван улыбнулся: — У меня больше нет причин тебя задерживать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -958,51 +1086,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Позавтракав, он отправился в ванную. Его лицо было непривычно красным, а в обычно четком взгляде темных глаз читалась какая-то дымка. Жунмянь вдруг почувствовал резкий аромат текилы. У него самого начала кружиться голова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— У тебя что, начался гон? — сейчас Жунмянь смотрел на Линвана как на живую бутылку алкоголя. «Бутылка» коснулась своей пылающей шеи: — А... и правда начался.</w:t>
+        <w:t>— У тебя что, начался гон? — сейчас Жунмянь смотрел на Линвана как на живую бутылку алкоголя. «Бутылка» коснулась своей пылающей шеи: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... и правда начался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван схватил стакан воды, осушил его залпом и весь напрягся, как натянутая струна. Он не остался в гостиной, а поспешил обратно в спальню, надеясь перетерпеть начало в одиночестве.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>