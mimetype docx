--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -46,51 +46,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Советник Бай играл в шахматы с Хэ Юйшу. Партия затянулась, и когда они закончили, прошло уже почти три часа. Увидев, что на улице темнеет, Юйшу вежливо попрощался и ушел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Нянь спустился к ужину; он выглядел утомленным. Советник Бай взглянул на сына: — Отдыхай получше. В академии художеств начались каникулы, можешь съездить в другие звездные системы, поискать вдохновение.</w:t>
+        <w:t>Бай Нянь спустился к ужину; он выглядел утомленным. Советник Бай взглянул на сына: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отдыхай получше. В академии художеств начались каникулы, можешь съездить в другие звездные системы, поискать вдохновение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я понял, подумаю об этом, — кивнул Бай Нянь, лениво ковыряясь в тарелке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,211 +222,323 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Советник Бай вспомнил их партию в шахматы: парень был явно умен. Раз он побил рекорды старого Чу, значит, за доской он вел себя крайне скромно и поддавался. Звание маршала не передается по наследству — его получает сильнейший. Но те, кто зависит от семьи Чу, всегда ищут, к кому примкнуть в будущем. Вот и адмирал Хэ готовит сына, рано отправив его в войска, чтобы тот унаследовал связи и ресурсы отца. Ресурсы семьи Чу сосредоточены в армии, и если в роду не окажется никого достойного, все былые связи окажутся бесполезными — люди ведь не дураки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот момент снаружи раздался громовой голос маршала Чу: — Старина Бай! Пошли на ночную рыбалку!</w:t>
-[...15 lines deleted...]
-        <w:t>Советник отложил палочки, как раз закончив ужин. Он невольно рассмеялся: — Пойду составлю компанию твоему дяде Чу. Если станет плохо — зови врача. Я ушел.</w:t>
+        <w:t>В этот момент снаружи раздался громовой голос маршала Чу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старина Бай! Пошли на ночную рыбалку!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Советник отложил палочки, как раз закончив ужин. Он невольно рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойду составлю компанию твоему дяде Чу. Если станет плохо — зови врача. Я ушел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Нянь давно к этому привык. С самого его рождения дядя Чу стоял у ворот и звал «Старину Бая» на рыбалку. Эта дружба передалась от отцов к нему и Чу Жунмяню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На водохранилище два старых друга заняли свои места. Советник Бай отхлебнул воды из термоса: — Слушай, старый Чу, ты ну очень глубоко спрятал своего будущего зятя.</w:t>
-[...31 lines deleted...]
-        <w:t>Когда маршал развелся с Сэбэлем, его подбивали на новый брак, но затея провалилась, а сойтись снова с бывшим он не мог. Все эти годы он оберегал Жунмяня как зеницу ока.</w:t>
+        <w:t>На водохранилище два старых друга заняли свои места. Советник Бай отхлебнул воды из термоса: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, старый Чу, ты ну очень глубоко спрятал своего будущего зятя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу замер в недоумении: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего это «спрятал»? Я только и делаю, что ищу ему подходящую партию!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда маршал развелся с Себелем, его подбивали на новый брак, но затея провалилась, а сойтись снова с бывшим он не мог. Все эти годы он оберегал Жунмяня как зеницу ока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я сегодня его уже видел, — хмыкнул советник.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал нахмурился: — Кого? Ван Юя? Насчет него я еще не давал согласия.</w:t>
-[...31 lines deleted...]
-        <w:t>Маршал был ошарашен. В его душе боролись досада и непонимание: — С чего это ты вдруг вспомнил про этого сопляка? И погоди... где это ты его видел?</w:t>
+        <w:t>Маршал нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кого? Ван Юя? Насчет него я еще не давал согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Советник Бай рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит скрытничать. Я не про Ван Юя, а про того паренька, что побил твои рекорды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал был ошарашен. В его душе боролись досада и непонимание: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего это ты вдруг вспомнил про этого сопляка? И погоди... где это ты его видел?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Отец его официального парня еще в глаза его не видел, а старый Бай уже успел познакомиться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +558,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маршал Чу оцепенел. Сын привез парня в этот район и зашел не к отцу, а к соседям? Кто тут вообще его отец?! И еще этот «парень»: проезжал мимо родного порога и даже не заглянул поздороваться? В груди маршала вспыхнуло пламя негодования. Если бы Жунмянь привел его познакомиться, маршал бы не отказался взглянуть на него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Конечно, перед старым другом он вида не подал: — Там еще бабушка надвое сказала, не о чем и говорить.</w:t>
+        <w:t>Конечно, перед старым другом он вида не подал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ещё неизвестно, не о чем и говорить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А я видел, что чувства у них искренние, — заметил советник Бай. — Да и парень талантливый. Поддержишь его в будущем — глядишь, вырастет в серьезного лидера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -670,51 +814,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Этого хватит на несколько дней, — остановил его Линван. Сюй Линван расплатился первым, а затем взял на себя роль «грузчика», неся пакеты с продуктами. Жунмянь шел следом, обнимая бутылку молока и пакет со снеками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На улице холодало, изо рта шел пар. Линван замедлил шаг, чтобы Жунмянь не отставал, но тот упорно шел позади. — ...?</w:t>
+        <w:t>На улице холодало, изо рта шел пар. Линван замедлил шаг, чтобы Жунмянь не отставал, но тот упорно шел позади. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Иди впереди, ты закрываешь меня от ветра, — невозмутимо пояснил Жунмянь. Что ж, роль «ветрозащитного щита» Линвану была вполне по душе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -894,51 +1054,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты не боишься, что я с тобой только из-за денег? — Линван вспомнил штамп из сериалов и с улыбкой обнял Жунмяня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот искренне удивился: — С чего бы? Деньги — это часть меня. Я сам по себе богат. — Он на секунду задумался и уверенно кивнул. — И власть у меня есть. Пусть она пока от родителей, но я их ребенок, это мое по праву рождения. Без денег и власти я не был бы Чу Жунмянем. Я так вырос.</w:t>
+        <w:t>Тот искренне удивился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего бы? Деньги — это часть меня. Я сам по себе богат. — Он на секунду задумался и уверенно кивнул. — И власть у меня есть. Пусть она пока от родителей, но я их ребенок, это мое по праву рождения. Без денег и власти я не был бы Чу Жунмянем. Я так вырос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван рассмеялся. Он выглядел так мужественно и красиво, что Жунмянь засмотрелся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1086,99 +1262,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Еще неделю погуляю здесь и уеду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глаза Фэн Шэна блеснули: — Тогда пошли выпьем на прощание!</w:t>
-[...15 lines deleted...]
-        <w:t>Линван с сожалением покачал головой: — На этой неделе у меня может начаться гон, так что лучше поостеречься. В другой раз.</w:t>
+        <w:t>Глаза Фэн Шэна блеснули: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда пошли выпьем на прощание!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван с сожалением покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На этой неделе у меня может начаться гон, так что лучше поостеречься. В другой раз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Провести гон на Императорской планете — мечта любого альфы. Трое соседей по комнате всё поняли без лишних слов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло И слегка кашлянул: — Ничего, еще будет куча поводов обмыть твой отъезд.</w:t>
+        <w:t>Ло И слегка кашлянул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, еще будет куча поводов обмыть твой отъезд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван с улыбкой кивнул и спустился к крыльцу. Машина Чу Жунмяня уже ждала его, привлекая всеобщее внимание. Это был дерзкий, футуристичный спорткар, который даже в глазах Линвана, не разбирающегося в брендах, выглядел запредельно круто.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1422,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Поехали! — позвал Жунмянь. Линван запрыгнул на пассажирское сиденье, мотор взревел, и машина сорвалась с места, оставив позади толпу ошарашенных студентов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Провожавшие их взглядами альфы захлебывались в гремучей смеси зависти и злобы: — Гляньте на Сюй Линвана, реально сорвал куш. Раньше по школе на побегушках носился, а теперь на таких тачках рассекает.</w:t>
+        <w:t>Провожавшие их взглядами альфы захлебывались в гремучей смеси зависти и злобы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гляньте на Сюй Линвана, реально сорвал куш. Раньше по школе на побегушках носился, а теперь на таких тачках рассекает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Какая разница, что он альфа? Видать, не брезгует таким способом карьеру строить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1502,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кто-то возмущался, кто-то кусал локти, а кто-то втайне мечтал оказаться на его месте. В Федеральном университете учились не только дети элиты; таких, как Линван — из далеких систем, — было большинство. Но именно Сюй Линван умудрился за один семестр стать легендой, которую знал каждый встречный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ван Юй в общежитии не жил — он заскочил в деканат забрать документы с печатями. Выходя на крыльцо, он увидел лишь хвост промчавшегося мимо суперкара и криво усмехнулся. Лицо его потемнело от досады: — Обязательно так выставляться? Будто боится, что кто-то не заметит.</w:t>
+        <w:t>Ван Юй в общежитии не жил — он заскочил в деканат забрать документы с печатями. Выходя на крыльцо, он увидел лишь хвост промчавшегося мимо суперкара и криво усмехнулся. Лицо его потемнело от досады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обязательно так выставляться? Будто боится, что кто-то не заметит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>План через Лэ Юня провалился, наемники тоже испарились без следа. Ван Юй думал надавить на семью Линвана, но вовремя притормозил: слишком велик риск. Если он перегнет палку, Линван быстро вычислит заказчика, и маска благородного друга, которую Ван Юй носил годами, будет сорвана. Это того не стоило.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1342,51 +1598,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем временем Жунмянь и Линван затащили вещи в Белую Башню и в изнеможении рухнули на диван. Жунмянь шутливо ткнул пальцем в область затылка Линвана, где находилась железа: — Ну и когда начнется?</w:t>
+        <w:t>Тем временем Жунмянь и Линван затащили вещи в Белую Башню и в изнеможении рухнули на диван. Жунмянь шутливо ткнул пальцем в область затылка Линвана, где находилась железа: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и когда начнется?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Думаю, раньше срока. Еще в галерее я почувствовал жар, — Линван качнул головой, уворачиваясь от щекотки. — Заранее прошу набраться терпения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>