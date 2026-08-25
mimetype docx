--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -14,115 +14,163 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гон у Сюй Линвана ожидался только на следующей неделе, но такая мощная стимуляция заставила его железу буквально пылать. Ему было тяжело. Он шумно выдохнул: — Всё нормально. Давай найдем место, где можно перевести дух.</w:t>
+        <w:t>Гон у Сюй Линвана ожидался только на следующей неделе, но такая мощная стимуляция заставила его железу буквально пылать. Ему было тяжело. Он шумно выдохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё нормально. Давай найдем место, где можно перевести дух.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь заметил неподалеку чайную лавку. Он помог Линвану сесть за столик и заказал два горячих напитка, после чего, бросая обеспокоенные взгляды на спутника, уткнулся в браслет, лихорадочно печатая сообщения. Ему не отвечали. Он то и дело поглядывал на здание галереи, и в его голубых глазах читались тревога и нетерпение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван заметил это: — Сходи проверь. Со мной всё будет хорошо, просто дай мне немного времени прийти в себя. Омег S-класса не так много, возможно, это кто-то из твоих знакомых.</w:t>
+        <w:t>Линван заметил это: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сходи проверь. Со мной всё будет хорошо, просто дай мне немного времени прийти в себя. Омег S-класса не так много, возможно, это кто-то из твоих знакомых.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Боль в висках у Линвана понемногу утихала. Он сложил два и два: если произошел выброс S-класса, а Жунмянь так нервничает...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь удивился проницательности парня и кивнул: — Подозреваю, что это Бай Нянь. Я быстро.</w:t>
+        <w:t>Жунмянь удивился проницательности парня и кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подозреваю, что это Бай Нянь. Я быстро.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он сорвался с места. Линван видел, как Жунмянь о чем-то переговорил с полицейским. Тот после секундного колебания выдал ему защитную маску и пропустил за оцепление. К этому времени подоспели медики и вошли внутрь вместе с Жунмянем. В небольшой отдельной каморке Жунмянь увидел человека, от которого виднелся лишь край одежды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +222,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я не знаю... — слабо прошептал Бай Нянь. Его лицо было влажным от пота, а искусанные губы алели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Врачи провели быстрый осмотр. — Всё довольно серьезно, — сказал один из них. — Желательна временная метка от альфы S-класса или... более глубокий контакт.</w:t>
+        <w:t>Врачи провели быстрый осмотр. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё довольно серьезно, — сказал один из них. — Желательна временная метка от альфы S-класса или... более глубокий контакт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмяню стало неловко от таких подробностей, но такова была природа феромонов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,67 +510,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это Хэ Юйшу, сын адмирала Хэ. Мой старший брат, он сейчас в звании лейтенанта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юйшу придерживал Бай Няня, укрытого шинелью. Он бросил на Линвана беглый взгляд и едва заметно улыбнулся: — Раз это парень нашего Мянь-Мяня, не стоит стесняться.</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван вежливо ответил: — Я Сюй Линван, первокурсник факультета командования Федерального университета.</w:t>
+        <w:t>Юйшу придерживал Бай Няня, укрытого шинелью. Он бросил на Линвана беглый взгляд и едва заметно улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз это парень нашего Мянь-Мяня, не стоит стесняться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван вежливо ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я Сюй Линван, первокурсник факультета командования Федерального университета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хэ Юйшу кивнул без особых эмоций. Для людей его круга какой-то «просто парень» веса не имел, но раз Жунмянь так носится с ним и даже привез в семейный квартал — значит, это серьезно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,131 +686,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван пребывал в легком шоке. Он знал, что Бай Нянь — друг детства Жунмяня и не из простых, но реальность оказалась круче. Перед ним стоял человек, которого он постоянно видел в новостях. Помимо Председателя, законодательное собрание возглавляют три Старших советника, и Бай был одним из них. Отец его ученика Гу Шэна тоже был советником, но Линван никогда не видел его лица, поэтому не ощущал масштаба. А здесь — вот он, политический титан, в паре шагов. Не «миролюбивый Будда» из телевизора, а живой человек: отстраненно-вежливый, с официальной улыбкой, но проницательным взглядом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван почувствовал нехилое давление. Однако внешне он держался достойно — как говорят, «товар лицом». Он улыбнулся: — Я парень Жунмяня. Простите за беспокойство.</w:t>
+        <w:t>Линван почувствовал нехилое давление. Однако внешне он держался достойно — как говорят, «товар лицом». Он улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я парень Жунмяня. Простите за беспокойство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хэ Юйшу покосился на него и промолчал. Авторитет дяди Бая был настолько велик, что даже альфы-подростки из элитных семей перед ним превращались в робких кроликов. Только с возрастом они научались держать спину. «А парень-то с характером, удар держит», — отметил про себя Хэ Юйшу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Советник Бай распорядился: — Обед как раз готовится. Раз вы еще не ели, оставайтесь у нас, я велю подать побольше блюд.</w:t>
+        <w:t>Советник Бай распорядился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обед как раз готовится. Раз вы еще не ели, оставайтесь у нас, я велю подать побольше блюд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо, дядя Бай. Мы с Линваном и правда голодны. Брат Хэ, ты ведь тоже?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Юйшу покачал головой: — Дядя Бай, я сначала съезжу переоденусь и вернусь.</w:t>
-[...15 lines deleted...]
-        <w:t>Чу Жунмянь усадил Линвана на диван. Советник Бай достал доску для военных шахмат: — Мянь-Мянь, сходи проведай Бай Няня. А мы со Сяо Сюй (малышом Сюй) сыграем партию. Ты ведь умеешь?</w:t>
+        <w:t>Хэ Юйшу покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Бай, я сначала съезжу переоденусь и вернусь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь усадил Линвана на диван. Советник Бай достал доску для военных шахмат: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мянь-Мянь, сходи проведай Бай Няня. А мы со Сяо Сюй сыграем партию. Ты ведь умеешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван кивнул: — Умею, но не мастер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,179 +1102,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>За обедом молодежь сидела за одним столом со старшим советником Баем. Партия в шахматы между ним и Сюй Линваном так и не была закончена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Доиграем партию, тогда и пойдете с Жунмянем, — неожиданно распорядился советник. Ему редко попадался кто-то из младшего поколения с таким приличным уровнем игры, так что он явно не хотел отпускать достойного соперника. — Юйшу, если ты свободен после обеда, подменишь Сяо Сюя позже.</w:t>
+        <w:t>— Доиграем партию, тогда и пойдете с Жунмянем, — неожиданно распорядился советник. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему редко попадался кто-то из младшего поколения с таким приличным уровнем игры, так что он явно не хотел отпускать достойного соперника. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юйшу, если ты свободен после обеда, подменишь Сяо Сюя позже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Игра затянулась до двух часов дня. Сюй Линван чувствовал, что у него уже «замылился» глаз; в итоге он проиграл с минимальным разрывом. Когда всё закончилось, Линван ощутил облегчение — играть с советником было всё равно что соревноваться с суперкомпьютером: борьба шла за каждую клетку, и это выматывало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну всё, вы свободны. Молодежь, идите куда глаза глядят, — рассмеялся советник Бай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь проворчал: — Дядя Бай, вы и так одолжили моего парня на несколько часов. Мы уходим.</w:t>
-[...15 lines deleted...]
-        <w:t>— Полезно иногда со мной играть, — загадочно улыбнулся советник. Чу Жунмянь про себя подумал: «Старый лис».</w:t>
+        <w:t>Чу Жунмянь проворчал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Бай, вы и так одолжили моего парня на несколько часов. Мы уходим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полезно иногда со мной играть, — загадочно улыбнулся советник. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь про себя подумал: «Старый лис».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хэ Юйшу принес чай: — Дядя Бай, ваш чай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван вежливо попрощался с хозяином дома и вышел вслед за Чу Жунмянем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только они оказались за порогом, Чу Жунмянь заговорщицки потянул Линвана за руку и прошептал: — Хочешь зайти ко мне домой?</w:t>
-[...15 lines deleted...]
-        <w:t>— ? — Давай как-нибудь в другой раз, я еще не готов, — честно признался Линван. Прямое столкновение с отцом и папой Мянь-Мяня сейчас казалось ему слишком суровым испытанием. Только начали встречаться, и сразу к родителям? Скорость была просто космической.</w:t>
+        <w:t>Как только они оказались за порогом, Чу Жунмянь заговорщицки потянул Линвана за руку и прошептал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь зайти ко мне домой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай как-нибудь в другой раз, я еще не готов, — честно признался Линван. Прямое столкновение с отцом и папой Мянь-Мяня сейчас казалось ему слишком суровым испытанием. Только начали встречаться, и сразу к родителям? Скорость была просто космической.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ладно, тогда позже. Насчет отца не переживай, он нормальный. Если ты ему понравишься, он за тебя горой стоять будет. А папа почти всё время проводит в Академии наук, так что его вообще бояться не стоит, — Жунмянь не стал настаивать, уверенный, что рано или поздно Линван всё равно предстанет перед семьей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1246,83 +1502,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— У тебя кожа всегда такая белая?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь не понял, как в полумраке гостиной Линван умудрился рассмотреть детали. — Ага, от природы. У меня «холодный белый» от папы. Если бы я унаследовал папину смуглость (пшеничный оттенок кожи Маршала), это было бы фиаско, — Чу Жунмянь гордился красотой своих родителей и своей собственной.</w:t>
+        <w:t>Чу Жунмянь не понял, как в полумраке гостиной Линван умудрился рассмотреть детали. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага, от природы. У меня «холодный белый» от папы. Если бы я унаследовал папину смуглость (пшеничный оттенок кожи Маршала), это было бы фиаско, — Чу Жунмянь гордился красотой своих родителей и своей собственной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван на секунду представил смуглого Жунмяня. «Тоже было бы неплохо, экзотично», — подумал он. Он сжал пальцы Жунмяня. Его ногти были аккуратно подстрижены, руки выглядели изящными, но сильными — такие запросто могли бы переломить шею врагу. Линван наклонился и легонько прикусил его палец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь, увлеченный фильмом, от неожиданности вздрогнул, как кот, которому наступили на хвост. — Ты что творишь? — он попытался вырвать руку, но Линван крепко её держал. Он сердито уставился на него, но Линван даже не моргнул.</w:t>
+        <w:t>Жунмянь, увлеченный фильмом, от неожиданности вздрогнул, как кот, которому наступили на хвост. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что творишь? — он попытался вырвать руку, но Линван крепко её держал. Он сердито уставился на него, но Линван даже не моргнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Просто захотелось быть ближе. Разве парню нельзя проявлять нежность? — Сюй Линван ответил на собственный вопрос, прикусив еще три пальца Жунмяня, а затем накрыл его губы своими.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,115 +1646,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь в смущении зажмурился, но тут же опомнился и возмущенно уставился на Линвана. «Просто маньяк какой-то поцелуйный», — ворчал он про себя. Он почувствовал дыхание Линвана у своей ключицы. Жунмянь невольно отвел взгляд, пока губы альфы скользили по его шее, отодвигая ткань пижамы. Линван начал целовать и слегка прикусывать ключицу. Жунмянь попытался вырваться, но, несмотря на всю свою силу, не смог даже сдвинуть Линвана. «Вот она, мощь кадета-альфы?» Будучи тоже курсантом, Жунмянь чувствовал несправедливость из-за разницы полов. Он сердито ущипнул Линвана в отместку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван не ожидал удара. В груди отозвалось резкой болью, и он с недоумением посмотрел на Жунмяня. Тот сначала смутился, но тут же принял боевой вид: — А что, только тебе можно кусаться? Это самооборона!</w:t>
+        <w:t>Линван не ожидал удара. В груди отозвалось резкой болью, и он с недоумением посмотрел на Жунмяня. Тот сначала смутился, но тут же принял боевой вид: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что, только тебе можно кусаться? Это самооборона!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты же говорил, что тебе не нравятся мышцы груди? — Линван почувствовал себя обманутым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну не за другие же места тебя щипать! — глаза Жунмяня забегали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он принялся ощупывать Линвана: бока, руки, лицо. — ... — Линван замер. Руки жесткие — щипать неинтересно, бока тоже не мягкие, пресс — как камень. Оказалось, что мягкое у этого альфы только лицо. Жунмянь вошел в азарт и просунул руку Линвану за спину, исследуя мышцы.</w:t>
-[...15 lines deleted...]
-        <w:t>Дыхание Сюй Линвана стало тяжелым. Он решительно перехватил руки Жунмяня, снова завел их за голову и навис над ним всем телом: — Ты думаешь, тело альфы можно вот так безнаказанно трогать?</w:t>
+        <w:t>Он принялся ощупывать Линвана: бока, руки, лицо. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Линван замер. Руки жесткие — щипать неинтересно, бока тоже не мягкие, пресс — как камень. Оказалось, что мягкое у этого альфы только лицо. Жунмянь вошел в азарт и просунул руку Линвану за спину, исследуя мышцы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание Сюй Линвана стало тяжелым. Он решительно перехватил руки Жунмяня, снова завел их за голову и навис над ним всем телом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты думаешь, тело альфы можно вот так безнаказанно трогать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А ты думаешь, тело омеги можно вот так безнаказанно кусать? — не остался в долгу Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1566,51 +1902,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Если мы будем жениться, я тоже хочу костюм, — с интересом заметил Линван. Он никогда в жизни не носил классику, но с его ростом и фигурой «вешалки» костюм должен был сесть идеально.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Представив Линвана в смокинге, Жунмянь кивнул: — Свадьба без костюма — не свадьба. Хотя до нашей еще как до луны. Чувствуя себя в этих отношениях более «взрослым» и опытным (ведь он старше), Жунмянь добавил поучительно: — Такой молодой, а уже о женитьбе мечтает.</w:t>
+        <w:t>Представив Линвана в смокинге, Жунмянь кивнул: — Свадьба без костюма — не свадьба. Хотя до нашей еще как до луны. Чувствуя себя в этих отношениях более «взрослым» и опытным (ведь он старше), Жунмянь добавил поучительно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Такой молодой, а уже о женитьбе мечтает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван даже не нашелся что ответить на этот пассаж про «мечты о замужестве».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1998,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— О чем ты вообще говоришь, — Линван поцеловал его в щеку. — Давай лучше подумаем: если мы поженимся, может, тебе надеть свадебное платье?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь замер. Его голубые глаза сверкнули, как драгоценные камни: — Ну уж нет. Это ты наденешь его для меня.</w:t>
+        <w:t>Чу Жунмянь замер. Его голубые глаза сверкнули, как драгоценные камни: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну уж нет. Это ты наденешь его для меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>