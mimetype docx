--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -158,51 +158,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну вот, опять секреты... Я же твой родной брат!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван еще раз наказал ему прилежно учиться: — Закончишь этот год, приедешь в столицу на курсы — тогда и узнаешь.</w:t>
+        <w:t>Линван еще раз наказал ему прилежно учиться: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Закончишь этот год, приедешь в столицу на курсы — тогда и узнаешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ой, как долго... — простонал Юньюй. — Ну хоть скажи, он красивый? Сколько ему лет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +414,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На столе стояли бесплатные хворост и печенье, но они к ним не притронулись. Когда принесли заказ, Линван с удовольствием принялся за еду. Нежное мясо в пельменях и густая каша отлично дополняли друг друга. Линван управился с двумя порциями в мгновение ока. Жунмянь тоже ел быстро — доел лапшу, допил половину молока и на этом остановился. Утром не стоило переедать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выйдя из ресторана, Сюй Линван с любопытством спросил: — Дома я считаюсь тем, кто ест быстро, но я заметил, что ты справляешься даже быстрее меня.</w:t>
+        <w:t>Выйдя из ресторана, Сюй Линван с любопытством спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дома я считаюсь тем, кто ест быстро, но я заметил, что ты справляешься даже быстрее меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В детстве я любил залипать в браслет за едой, но отец меня быстро «перевоспитал». К тому же я проходил стажировку у него в штабе, а там всё — еда, сон, одежда, передвижения — подчинено скорости. Вот и натренировался, — буднично объяснил Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +494,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ого, кажется, ты меня раскусил, — Жунмянь покосился на него. — В армии положено ходить в форме. Отец выдал мне обычный солдатский комплект, но это касалось только кителя и берцев. Нижнюю одежду я выбирал сам — главное, чтобы это была белая рубашка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Немного подумав, Жунмянь добавил: — Когда попадешь в штаб, я подарю тебе несколько хороших белых рубашек.</w:t>
+        <w:t>Немного подумав, Жунмянь добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда попадешь в штаб, я подарю тебе несколько хороших белых рубашек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они подошли к художественному музею.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +606,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они подошли. Бай Нянь с улыбкой оглядел пару, задержав взгляд на Линване. Выглядели они потрясающе: яркая внешность Жунмяня ничуть не затмевала Линвана, их ауры гармонировали. Вместе они словно освещали всё здание музея. Бай Нянь про себя вздохнул: «Кто бы что ни говорил, а внешность важна». Смотришь на таких — и глаз радуется. По крайней мере, по части красоты Линван подходил Жунмяню куда больше, чем Ван Юй. Тот тоже был хорош собой и полон аристократизма, но порой в его облике сквозила надменность. Впрочем, для их круга это было нормой — Бай Нянь и сам себе цену знал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван принес напитки, угостив друга. — Пойдемте, — сказал Бай Нянь. — Наша академия отобрала двадцать работ. Начнем с первого этажа.</w:t>
+        <w:t>Линван принес напитки, угостив друга. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдемте, — сказал Бай Нянь. — Наша академия отобрала двадцать работ. Начнем с первого этажа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И сколько из этих двадцати твои? — спросил знающий его Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +718,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Эта картина неплоха, но посмотрите: фигуры слишком симметричны, у двоих почти одинаковые лица. Одежда не соответствует эпохе, а оттиск печати слишком красный, этот тон... — рассуждал Бай Нянь. Для Линвана все картины на этом фоне казались одинаково нормальными, поэтому он помалкивал, сохраняя, впрочем, вполне уверенный и понимающий вид.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, детали не проработаны, но обыватель не заметит, — вставил Жунмянь. Они поднялись на второй этаж, посвященный туши и монохромной живописи. Здесь Чу Жунмянь был более придирчив: он не любил перегруженные композиции, предпочитая «воздух» и пустое пространство в кадре. Остановившись у пейзажа с одинокой фигурой в горах, он одобрительно кивнул: — Хорошая вещь. Когда пойдут торги, велю купить её для виллы.</w:t>
+        <w:t>— Да, детали не проработаны, но обыватель не заметит, — вставил Жунмянь. Они поднялись на второй этаж, посвященный туши и монохромной живописи. Здесь Чу Жунмянь был более придирчив: он не любил перегруженные композиции, предпочитая «воздух» и пустое пространство в кадре. Остановившись у пейзажа с одинокой фигурой в горах, он одобрительно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошая вещь. Когда пойдут торги, велю купить её для виллы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выставки служили двум целям: славе и продажам. Лучшие работы выкупались либо частным порядком, либо на аукционах. Третий этаж был «территорией» Бай Няня. Здесь висели его работы, и он заметно воодушевился. Линвану тоже стало интереснее — он любил рассматривать детали. Ему приглянулась зарисовка светлячков в траве и очень живой набросок маленькой девочки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,67 +894,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ладно, ребята, гуляйте дальше. На обед я с вами не останусь — не хочу быть третьим лишним, — он подмигнул обоим и удалился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они провели в галерее еще пару часов. Сюй Линван вдруг задумчиво спросил: — Тебе нравятся накачанные грудные мышцы?</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь огляделся по сторонам и понизил голос: — У тебя их всё равно нет. Но вообще, мне больше нравятся пресс и общее ощущение силы.</w:t>
+        <w:t>Они провели в галерее еще пару часов. Сюй Линван вдруг задумчиво спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе нравятся накачанные грудные мышцы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь огляделся по сторонам и понизил голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя их всё равно нет. Но вообще, мне больше нравятся пресс и общее ощущение силы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С этими словами он оценивающе посмотрел на талию и бедра Линвана. Он видел его в бассейне и знал, что силы тому не занимать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,67 +1022,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>При оплате Жунмянь решительно приложил свой браслет к терминалу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Считай это моим подарком для него, — бросил он с самым невозмутимым видом. Губы Линвана дрогнули в улыбке: — Обязательно передам, что это подарок от его «старшей невестки».</w:t>
-[...15 lines deleted...]
-        <w:t>Он не смог удержаться, чтобы не подразнить Жунмяня, когда тот принимал этот свой гордый и слегка отстраненный вид. Линван достал одну наклейку из купленного набора: — А это не для брата. Это я купил тебе.</w:t>
+        <w:t>— Считай это моим подарком для него, — бросил он с самым невозмутимым видом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Губы Линвана дрогнули в улыбке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обязательно передам, что это подарок от его «старшей невестки».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не смог удержаться, чтобы не подразнить Жунмяня, когда тот принимал этот свой гордый и слегка отстраненный вид. Линван достал одну наклейку из купленного набора: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А это не для брата. Это я купил тебе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На ладони лежала милая розовая наклейка с изображением персика. Жунмянь сам её не заметил в куче сувениров, но зоркий глаз Линвана её выцепил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>