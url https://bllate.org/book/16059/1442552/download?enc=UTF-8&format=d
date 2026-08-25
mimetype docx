--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -46,83 +46,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В университете не принято так резко разговаривать с однокурсниками, это могло показаться заносчивым. Но Линвану было плевать — он не хотел иметь ничего общего с этим омегой. Обычно спокойный и покладистый, он своим заявлением заставил многих притихнуть. Некоторые, впрочем, обиженно поджали губы — мол, связался с сыном Маршала и сразу задрал нос. Другие же, кто раньше помогал передавать подарки из жалости к «бедному влюбленному», теперь занервничали. Ссориться с Линваном, а тем более навлекать на себя гнев Чу Жунмяня, им совсем не хотелось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь И поддержал друга: — Ле Юню вообще не стоило лезть с признаниями. Одно дело, если бы он не знал о Жунмяне, но знать, что человек занят, и всё равно лезть — это просто мерзко.</w:t>
+        <w:t>Линь И поддержал друга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ле Юню вообще не стоило лезть с признаниями. Одно дело, если бы он не знал о Жунмяне, но знать, что человек занят, и всё равно лезть — это просто мерзко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У самого Линь И был жених, и он часто отшивал назойливых омег. Иногда такое внимание льстит альфе, но когда это переходит границы и мешает отношениям — это перебор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слова Линь И нашли отклик у Линвана: — Ты прав. У нас с ним ничего не может быть, так что нечего ему тратить на меня время.</w:t>
+        <w:t>Слова Линь И нашли отклик у Линвана: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты прав. У нас с ним ничего не может быть, так что нечего ему тратить на меня время.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линь И, который планировал переводиться на мехмат, теперь был разочарован в «первом красавце» того факультета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +494,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Этот Ле Юнь тебя больше не донимает? Слышал, он перевелся в другое учебное заведение, — Ло И пристроился рядом с Линваном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван улыбнулся: — Да, последние дни подарков не было.</w:t>
+        <w:t>Сюй Линван улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, последние дни подарков не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло И понимающе усмехнулся: за свои поступки всегда приходится отвечать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -702,51 +750,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь старался говорить это с максимально невозмутимым видом. Он знал, что пары обычно помогают друг другу пережить такие периоды. Он поможет Линвану сейчас, а Линван поможет ему во время течки — так они станут ближе и роднее. А главное — меньше мучений. Чу Жунмянь уже распробовал поцелуи — это было круто, но с укусом в железу не шло ни в какое сравнение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван нахмурился, в его голосе послышалось сомнение: — В этот период я плохо себя контролирую. Наверное, мне лучше побыть одному.</w:t>
+        <w:t>Сюй Линван нахмурился, в его голосе послышалось сомнение: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этот период я плохо себя контролирую. Наверное, мне лучше побыть одному.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Разрушительная сила альфы в период гона огромна. Если рядом будет мелькать любимый омега, Линван не был уверен, что его самообладания хватит на двоих.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -766,131 +830,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Течка — это больно и трудно, но один укус — и становится легче. Наверное, у альф так же... ну, максимум, поглазею на него лишний раз», — рассуждал про себя Чу Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«В этом есть смысл», — подумал Линван. Его соседи в такие дни всегда бежали к своим омегам. У него такой привычки не было, но теперь-то омега у него появился. Железа на загривке отозвалась странным жаром. Линван кашлянул: — Ладно. Тогда... заранее спасибо за помощь.</w:t>
+        <w:t>«В этом есть смысл», — подумал Линван. Его соседи в такие дни всегда бежали к своим омегам. У него такой привычки не было, но теперь-то омега у него появился. Железа на загривке отозвалась странным жаром. Линван кашлянул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно. Тогда... заранее спасибо за помощь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не за что. В следующий раз, когда у меня будет течка, ты тоже будешь со мной, — заявил Чу Жунмянь тоном, не терпящим возражений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван замялся. Жунмянь тут же сменил милость на гнев: — Что такое? Ты не хочешь?!</w:t>
+        <w:t>Линван замялся. Жунмянь тут же сменил милость на гнев: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что такое? Ты не хочешь?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выглядел он при этом как настоящий маленький разбойник. Линван был вовсе не «против», он просто всё еще не доверял своей выдержке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не стоит переоценивать мой самоконтроль. Твоя течка и моя временная метка вызовут ответную реакцию и у меня тоже, — честно признался он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь залился краской, вспомнив, как Линван крепко держал его в прошлый раз, не давая сбежать. — Это... это неизбежно. Я не против. Главное, что я больше не хочу пользоваться ингибиторами.</w:t>
+        <w:t>Жунмянь залился краской, вспомнив, как Линван крепко держал его в прошлый раз, не давая сбежать. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это... это неизбежно. Я не возражаю, просто больше не хочу использовать подавляющие препараты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Раз попробовав «настоящий вкус», химия начала казаться ему второсортной подделкой. Временная метка была идеальным решением. Теперь он понимал, почему Бай Нянь советовал ему поскорее найти альфу для этих целей. Никакой боли и пустоты — только полное удовлетворение. Жунмяню это определенно начинало нравиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +1054,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав шум, Чу Жунмянь попытался отстраниться, но Сюй Линван перехватил его руку, завел за дерево и, обжигая взглядом, прижал к стволу, продолжая поцелуй. Он жадно пил его дыхание, доводя Жунмяня до легкого удушья и слабости в ногах. Туманно-голубые глаза омеги подернулись дымкой, руки слабо упирались в грудь Линвана — скорее кокетливо, чем всерьез, лишь подстегивая страсть альфы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Та парочка продолжала ворковать: — Давай на выходных погуляем, а потом я уеду домой.</w:t>
+        <w:t>Та парочка продолжала ворковать: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай на выходных погуляем, а потом я уеду домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Конечно! Хочу сходить на новый фильм и в какой-нибудь отель подороже...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>