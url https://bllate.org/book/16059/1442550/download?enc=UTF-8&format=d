--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -318,195 +318,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь возмутился: — Ты всё еще смотришь на него через розовые очки? Да он тебя на дух не переносит!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рядом с Линваном он вел себя максимально открыто, позволяя себе обсуждать даже тяжелый нрав отца. В глазах общественности Маршал Чу был героем, но для сына — упрямым родителем. Сюй Линван смотрел на вещи философски: — Его можно понять.</w:t>
+        <w:t>Рядом с Линваном он вел себя максимально открыто, позволяя себе обсуждать даже тяжелый нрав отца. В глазах общественности Маршал Чу был героем, но для сына — упрямым родителем. Сюй Линван смотрел на вещи философски: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его можно понять.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь вырос в неге и роскоши, их социальные статусы были несопоставимы, так что холодный прием со стороны семьи был ожидаем. Для Линвана главным были его искренние чувства к Жунмяню, а ради их общего будущего он готов был пахать вдвое больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мой парень просто святой, — резюмировал Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван рассмеялся: — Я ценю, что ты заступаешься за меня. Но кто знает, как всё обернется? Если я докажу, чего стою на деле, уверен, Маршал сменит гнев на милость.</w:t>
+        <w:t>Линван рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ценю, что ты заступаешься за меня. Но кто знает, как всё обернется? Если я докажу, чего стою на деле, уверен, Маршал сменит гнев на милость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С этими словами он взял Жунмяня за руку, переплетая их пальцы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пока я рядом, неважно, что ему там не нравится, — Жунмянь твердо решил быть на стороне Линвана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они еще немного поболтали, пока Жунмяню не пришло время возвращаться на занятия. Линван проводил его до учебного корпуса и направился было к себе, как вдруг путь ему преградил омега. Юноша выглядел очень мило: огромные влажные глаза, а стоило Линвану посмотреть на него, как он тут же густо покраснел. В руках он комкал любовное письмо: — Ты мне нравишься.</w:t>
+        <w:t>Они еще немного поболтали, пока Жунмяню не пришло время возвращаться на занятия. Линван проводил его до учебного корпуса и направился было к себе, как вдруг путь ему преградил омега. Юноша выглядел очень мило: огромные влажные глаза, а стоило Линвану посмотреть на него, как он тут же густо покраснел. В руках он комкал любовное письмо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты мне нравишься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>О Сюй Линване и его отношениях с Чу Жунмянем знала уже вся академия. Сложно было представить, какой «недальновидный» омега решится подойти к нему сейчас. Однако в сердцах многих омег и их родителей действительно зрел интерес. Особенно в семьях, где омега был единственным ребенком — они видели в перспективном Линване идеального кандидата в мужья, который мог бы войти в их семью и продолжить род. Его потенциал стоил того, чтобы рискнуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вокруг учебного корпуса быстро начала собираться толпа любопытных. Линван нахмурился: — Прости, но у меня уже есть парень.</w:t>
-[...15 lines deleted...]
-        <w:t>Ле Юнь покачал головой, и его лицо мгновенно приняло страдальческое выражение: — Это неважно. Главное, что я тебя люблю.</w:t>
+        <w:t>Вокруг учебного корпуса быстро начала собираться толпа любопытных. Линван нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости, но у меня уже есть парень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ле Юнь покачал головой, и его лицо мгновенно приняло страдальческое выражение: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это неважно. Главное, что я тебя люблю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ле Юнь учился на факультете механики и считался там признанным красавцем. Никто не ожидал от него такой безрассудной смелости. Линван вежливо кивнул и ушел, но внутри у него загорелся сигнал тревоги. Он не верил, что кто-то в университете может не знать о его связи с Жунмянем. Такое признание пахло провокацией.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,51 +686,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Маршал, что вы думаете по этому поводу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот даже не услышал вопроса. — Оставь, я подумаю об этом дома.</w:t>
+        <w:t>Тот даже не услышал вопроса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оставь, я подумаю об этом дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Адъютант кивнул: — И еще... После Нового года вы ведь возвращаетесь на фронт?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,99 +814,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В детстве Маршал подумывал свести Хэ Юйшу со своим сыном, но те испытывали друг к другу лишь братские чувства. К тому же их совместимость по феромонам была просто издевательской — всего 6%. Маршал никогда не видел таких низких показателей; даже у двух альф она обычно выше 10%. На этой затее пришлось поставить крест. И тут он вспомнил, что у Жунмяня с Линваном совместимость — 95%. Неужели они и вправду созданы друг для друга?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я тут заприметил одного мальчишку с талантом стратега. Маловат еще, опыта надо набираться, — сухо обронил Маршал. Адъютант Ли опешил. О ком это он? О Ван Юе? Вряд ли, о нем бы Маршал сказал прямо. С Ван Юем вообще всё было странно: после его последнего выхода на задание половина отряда погибла, включая заместителя, с которым у Ван Юя были натянутые отношения. Слишком подозрительное совпадение. Ли взял это на заметку.</w:t>
+        <w:t>— Я тут заприметил одного мальчишку с талантом стратега. Маловат еще, опыта надо набираться, — сухо обронил Маршал. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Адъютант Ли опешил. О ком это он? О Ван Юе? Вряд ли, о нем бы Маршал сказал прямо. С Ван Юем вообще всё было странно: после его последнего выхода на задание половина отряда погибла, включая заместителя, с которым у Ван Юя были натянутые отношения. Слишком подозрительное совпадение. Ли взял это на заметку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дома Маршал, используя свои полномочия почетного ректора, запросил доступ к видеозаписям испытаний Сюй Линвана. Первые два этапа он пропустил — там всё решалось знанием психологии напарников. Его интересовали третий и четвертый уровни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Письмо — это просто текст. Посмотрим, чего ты стоишь на самом деле, — пробормотал он, включая запись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он закончил просмотр в три часа ночи. Голова гудела от усталости, но глаза горели. На губах заиграла усмешка: — Хм, а это любопытно.</w:t>
+        <w:t>Он закончил просмотр в три часа ночи. Голова гудела от усталости, но глаза горели. На губах заиграла усмешка: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм, а это любопытно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Укладываясь в постель, он что-то хмыкнул себе под нос и провалился в сон. Неужели этот парень действительно...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -862,51 +990,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван задумался. В общежитии после семестра долго оставаться не разрешают. Если освободиться раньше, можно будет провести больше времени с Жунмянем перед отъездом домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда четверка друзей пришла в аудиторию, к Линвану подошел какой-то альфа и, неловко чеша затылок, протянул коробку с тортом: — Это тебе от Ле Юня с мехмата.</w:t>
+        <w:t>Когда четверка друзей пришла в аудиторию, к Линвану подошел какой-то альфа и, неловко чеша затылок, протянул коробку с тортом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это тебе от Ле Юня с мехмата.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я уже много раз говорил «нет».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>