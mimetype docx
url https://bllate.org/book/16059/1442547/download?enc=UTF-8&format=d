--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -174,51 +174,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Два молодых, красивых тела были прижаты друг к другу так плотно, что Жунмянь отчетливо почувствовал перемены в физическом состоянии Линвана. Его лицо в мгновение ока стало багровым — краска залила шею, щеки, а мочки ушей стали горячими. Здесь, в бассейне, Жунмянь почувствовал жгучий стыд. Слава богу, это был его личный бассейн, иначе он бы сгорел со стыда. Линван сквозь толщу воды видел длинные, стройные и белые ноги Жунмяня. Он закрыл глаза, заставляя себя не смотреть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда они наконец разошлись, Жунмянь попятился и почти полностью скрылся под водой, оставив на поверхности только голову. Сюй Линван, сохранив внешнее самообладание, улыбнулся: — Не хочешь поплавать наперегонки?</w:t>
+        <w:t>Когда они наконец разошлись, Жунмянь попятился и почти полностью скрылся под водой, оставив на поверхности только голову. Сюй Линван, сохранив внешнее самообладание, улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь поплавать наперегонки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А давай! — Жунмянь тут же загорелся идеей сменить тему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -350,99 +366,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван выслушал лишь начало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Несите всё из новых поступлений, что ему подойдет, — перебил Жунмянь. Улыбка продавщицы стала еще слаще: — Слушаюсь, господин Чу.</w:t>
+        <w:t>— Несите всё из новых поступлений, что ему подойдет, — перебил Жунмянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка продавщицы стала еще слаще: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушаюсь, господин Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван отправился в примерочную. Жунмянь ждал его на диванчике, листая браслет. Пять комплектов одежды сели на Линвана идеально. Тот не ломался: потрогав ткань, он признал, что за качество стоит платить — вещи сидели как влитые. Зима была не за горами, поэтому выбрали осенне-зимний гардероб и обувь. Одно пальто грело лучше любого пуховика. Увидев, какую выправку придают Линвану эти вещи, Жунмянь удовлетворенно кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Упакуйте все эти пятнадцать позиций, — он расплатился картой и оставил адрес в «Белой Башне».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слушаюсь, господин Чу, — просияла продавщица. Годовая премия была ей обеспечена — Жунмянь никогда не мелочился. — И еще три-четыре пары обуви отправьте туда же, те, что вы подобрали, очень удачные.</w:t>
+        <w:t>— Слушаюсь, господин Чу, — просияла продавщица. Годовая премия была ей обеспечена — Жунмянь никогда не мелочился. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И еще три-четыре пары обуви отправьте туда же, те, что вы подобрали, очень удачные.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Теперь у Линвана к часам добавился целый гардероб. Выйдя из бутика, Жунмянь отпустил водителя и сам сел за руль, чтобы отвезти Линвана в зал игровых автоматов. Там он накупил целую гору жетонов. Линван выбрал видеоигры. Он «скармливал» жетоны автомату и пять раз подряд выигрывал двойной объем призов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -638,51 +702,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван усмехнулся: — Завтра у меня нет первой пары, можешь поспать подольше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь высунул голову из двери своей спальни: — У меня тоже нет. Тогда встаем в восемь и едем.</w:t>
+        <w:t>Жунмянь высунул голову из двери своей спальни: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня тоже нет. Тогда встаем в восемь и едем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Договорились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -766,51 +846,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван в ответ просто отправил фото ночного вида из окна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В общежитии Линь И, увидев снимок, выдал громкое «Ничего себе!». Любой житель столицы узнал бы этот ракурс — вид на центральный мост и элитные торговые центры. Там земля стоила столько, что ему и за восемь жизней не заработать на жилье. Как Линван там оказался? Линь И не был назойливым, да и спрашивать о таком было неловко. Ло И заметил его странное лицо: — Что случилось?</w:t>
+        <w:t>В общежитии Линь И, увидев снимок, выдал громкое «Ничего себе!». Любой житель столицы узнал бы этот ракурс — вид на центральный мост и элитные торговые центры. Там земля стоила столько, что ему и за восемь жизней не заработать на жилье. Как Линван там оказался? Линь И не был назойливым, да и спрашивать о таком было неловко. Ло И заметил его странное лицо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да ничего, не переживайте за Линвана, ему есть где переночевать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,67 +1230,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мянь-Мянь подарил, — с легким вздохом признался Линван. Сначала они на секунду зависли: «Кто такой Мянь-Мянь?». Но, сопоставив факты, тут же всё поняли. Если это подарок от Чу Жунмяня, то вопросы отпадают. Для него такие траты — всё равно что пылинка с плеча, ничего особенного. Жунмянь раньше никогда не заводил отношений, а теперь, похоже, решил завалить первого же парня подарками. «Не зря все молодые альфы столицы мечтают попасть на "корабль" семьи Чу», — подумали ребята.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло И подошел поближе к часам: — Эта модель... обычная семья за всю жизнь на такие не заработает. На старте они стоили около четырех миллионов, а сейчас, спустя годы, стали коллекционной редкостью. Думаю, потянут на все пять миллионов. А среди фанатов хронографов цена может быть и выше.</w:t>
-[...15 lines deleted...]
-        <w:t>— Пять миллионов?! — Линван чуть не выронил пакет. Ему стало страшно просто носить их. Оказывается, он всё это время разгуливал по улице с целым состоянием на руке. Он скромно предполагал, что они стоят пару сотен тысяч, но Ло И увеличил эту сумму в десятки раз. Даже если у них с Жунмянем ничего не выйдет в будущем, одного того, что он получил за эти дни, хватит Линвану на безбедную жизнь. Соседи, хоть и имели своих омег, невольно почувствовали укол зависти.</w:t>
+        <w:t>Ло И подошел поближе к часам: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эта модель... обычная семья за всю жизнь на такие не заработает. На старте они стоили около четырех миллионов, а сейчас, спустя годы, стали коллекционной редкостью. Думаю, потянут на все пять миллионов. А среди фанатов хронографов цена может быть и выше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пять миллионов?! — Линван чуть не выронил пакет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему стало страшно просто носить их. Оказывается, он всё это время разгуливал по улице с целым состоянием на руке. Он скромно предполагал, что они стоят пару сотен тысяч, но Ло И увеличил эту сумму в десятки раз. Даже если у них с Жунмянем ничего не выйдет в будущем, одного того, что он получил за эти дни, хватит Линвану на безбедную жизнь. Соседи, хоть и имели своих омег, невольно почувствовали укол зависти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван поймал их взгляды: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1278,51 +1406,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Выручай, бро!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван всегда учился прилежно, и его записи были спасательным кругом для тех, кто привык «молиться перед смертью». Линь И первым выхватил тетрадь: — Стоять! Сначала мы отксерокопируем для нашей комнаты, потом ваша очередь.</w:t>
+        <w:t>Линван всегда учился прилежно, и его записи были спасательным кругом для тех, кто привык «молиться перед смертью». Линь И первым выхватил тетрадь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стоять! Сначала мы отксерокопируем для нашей комнаты, потом ваша очередь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он не хотел вылететь из академии. Федеральный университет был суров: за шесть хвостов — отчисление без разговоров. Желающих учиться здесь море, а финансирование идет напрямую от правительства, так что за студентов никто не держится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>