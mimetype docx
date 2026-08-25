--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -78,51 +78,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Раньше сама идея брака вызывала у него лишь внутренний протест, но теперь, когда на месте партнёра он представил Сюй Линвана, в душе затеплилось приятное ожидание. До него дошло: он вовсе не был против брака как такового — ему просто нужен был правильный человек, и теперь этот образ обрёл плоть и кровь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись в спальню, Жунмянь открыл ленту новостей. Под постом творилось безумие. Кто-то спамил пожеланиями «99» (вечной любви), кто-то настойчиво допытывался, кто этот счастливчик. Писали все: родственники, школьные друзья, коллеги отца и папы, дяди и тёти, знавшие его с пелёнок. Это было даже забавно. Все вокруг уже давно крутили романы, успев сменить в соцсетях по несколько омег или альф, а он впервые официально объявил о своих отношениях. Естественно, это вызвало эффект разорвавшейся бомбы. Все в один голос твердили, что это чудо, и гадали, откуда «выскочил» этот парень, сумевший покорить его сердце. «Выскочил? Какое забавное слово, — улыбнулся Жунмянь. — А ведь Линван и правда возник в моей жизни внезапно».</w:t>
+        <w:t>Вернувшись в спальню, Жунмянь открыл ленту новостей. Под постом творилось безумие. Кто-то спамил пожеланиями «99» (вечной любви), кто-то настойчиво допытывался, кто этот счастливчик. Писали все: родственники, школьные друзья, коллеги отца и папы, дяди и тёти, знавшие его с пелёнок. Это было даже забавно. Все вокруг уже давно крутили романы, успев сменить в соцсетях по несколько омег или альф, а он впервые официально объявил о своих отношениях. Естественно, это вызвало эффект разорвавшейся бомбы. Все в один голос твердили, что это чудо, и гадали, откуда «выскочил» этот парень, сумевший покорить его сердце. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Выскочил? Какое забавное слово, — улыбнулся Жунмянь. — А ведь Линван и правда возник в моей жизни внезапно».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Комментариев было море, а личных сообщений — ещё больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,51 +750,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Насчет размера... я закажу, чтобы принесли плавки. Ты вообще умеешь плавать? — полюбопытствовал Чу Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Немного умею, но не профи, — улыбнулся Линван. Он учился плавать у отца на летних каникулах. Каждый год они выбирались в бассейн, а иногда отец вывозил их на острова. В старшей школе времени на это почти не оставалось. Сейчас наступила осень, в обычных бассейнах было холодно, но здесь вода была подогретой. Линван коснулся поверхности рукой — она была приятной и теплой. Системой управляла автоматика. Линван назвал свой размер. Жунмянь выбрал плавки из качественной ткани, но, услышав цифру, невольно покраснел. «А он крупный...» — мелькнуло в голове.</w:t>
+        <w:t>— Немного умею, но не профи, — улыбнулся Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он учился плавать у отца на летних каникулах. Каждый год они выбирались в бассейн, а иногда отец вывозил их на острова. В старшей школе времени на это почти не оставалось. Сейчас наступила осень, в обычных бассейнах было холодно, но здесь вода была подогретой. Линван коснулся поверхности рукой — она была приятной и теплой. Системой управляла автоматика. Линван назвал свой размер. Жунмянь выбрал плавки из качественной ткани, но, услышав цифру, невольно покраснел. «А он крупный...» — мелькнуло в голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вскоре заказ доставили. Жунмянь переоделся и первым нырнул в воду. Когда Линван вышел в плавках к бортику, Чу Жунмянь уже проплыл круг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,147 +846,259 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты опять скромничаешь. Плывешь просто отлично, — заметил Жунмянь, когда Линван закончил круг. Тот откинул мокрые волосы назад, и капли воды на его лице заискрились в солнечных лучах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А теперь ты проплыви, я посмотрю, — рассмеялся Сюй Линван, желая полюбоваться Жунмянем в ответ. Жунмянь не заставил себя ждать: — Конечно. Услуга за услугу.</w:t>
+        <w:t>— А теперь ты проплыви, я посмотрю, — рассмеялся Сюй Линван, желая полюбоваться Жунмянем в ответ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь не заставил себя ждать: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно. Услуга за услугу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван почувствовал, как атмосфера вокруг стала еще более интимной — здесь, в башне, Чу Жунмянь вел себя гораздо свободнее. Его движения в воде были грациозными, но стремительными. Если бы у него вместо ног был хвост, Линван не сомневался бы — перед ним настоящий тритон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну как? Я тоже ничего, правда? — с улыбкой спросил Жунмянь, подплывая ближе. Он приблизился к альфе, разглядывая его плечи, грудь и кубики пресса, видневшиеся под водой. Линван не отрывал от него глаз: — Идеально.</w:t>
+        <w:t>— Ну как? Я тоже ничего, правда? — с улыбкой спросил Жунмянь, подплывая ближе. Он приблизился к альфе, разглядывая его плечи, грудь и кубики пресса, видневшиеся под водой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван не отрывал от него глаз: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идеально.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А я-то думал, ты и вправду "немного умеешь", хотел тебя поучить. Но, видимо, наставник тебе не нужен, — Жунмянь снова нырнул и лениво проплыл пару метров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван приблизился к нему. В его черных глазах вспыхнул огонь. Он усмехнулся: — Наставник не нужен. Но я бы хотел попробовать тебя поцеловать.</w:t>
-[...31 lines deleted...]
-        <w:t>— Вчера ты поцеловал меня первым, а я тебя — еще нет. Линван хотел этого еще вчера у кинотеатра, но прилюдно он всё же стеснялся. В башне моменту помешали другие дела, и он заснул с чувством легкой недосказанности. Теперь он пришел за своим «долгом».</w:t>
+        <w:t>Линван приблизился к нему. В его черных глазах вспыхнул огонь. Он усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наставник не нужен. Но я бы хотел попробовать тебя поцеловать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь густо покраснел и вытаращил глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты о чем вообще?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вчера ты поцеловал меня первым, а я тебя — еще нет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван хотел этого еще вчера у кинотеатра, но прилюдно он всё же стеснялся. В башне моменту помешали другие дела, и он заснул с чувством легкой недосказанности. Теперь он пришел за своим «долгом».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он поймал руку Жунмяня. Ладони обоих были мокрыми, губы — влажными. Линван обхватил его за талию. Жунмяня словно током ударило. Между ними не было никакой одежды, и грубая ладонь альфы легла прямо на его кожу. Он невольно выпрямился, прогибаясь в пояснице, а жар чужой ладони, казалось, прожигал его насквозь. Воздух вокруг мгновенно наэлектризовался. Взрослый альфа и взрослый омега, влюбленные друг в друга, в бассейне, созерцающие прекрасные тела партнера... искушение было слишком велико.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>