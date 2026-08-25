--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -126,67 +126,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван заглянул в экран: — Получилось очень красиво.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ему тоже захотелось иметь общее фото в альбоме. Скоро каникулы, они разъедутся по домам и долго не увидятся. Хоть и будет видеосвязь, но праздники — время суматошное. Фотография поможет «видеть человека сквозь расстояния». Сюй Линван открыл свой браслет: — Давай и я нас сфотографирую.</w:t>
-[...15 lines deleted...]
-        <w:t>Чу Жунмянь бодро согласился: — Давай. Только ты встань чуть впереди, а я сзади — так моё лицо будет казаться меньше.</w:t>
+        <w:t>Ему тоже захотелось иметь общее фото в альбоме. Скоро каникулы, они разъедутся по домам и долго не увидятся. Хоть и будет видеосвязь, но праздники — время суматошное. Фотография поможет «видеть человека сквозь расстояния». Сюй Линван открыл свой браслет: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай и я нас сфотографирую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь бодро согласился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай. Только ты встань чуть впереди, а я сзади — так моё лицо будет казаться меньше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван понятия не имел о таких тонкостях фотосъемки. Он поднял браслет, Жунмянь придвинулся ближе и с улыбкой обхватил его за руку. Щелк! Снимок готов. Линван остался доволен: пусть он и не был мастером фотографии, но эти два лица вытягивали любой кадр.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +270,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты и правда профи, — признал Линван. Скорость на стене давалась ему труднее, руки еще не привыкли к такому рельефу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спускаясь вниз на страховке, Жунмянь спросил: — А ты знал обо мне до поступления в Федеральный университет?</w:t>
+        <w:t>Спускаясь вниз на страховке, Жунмянь спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты знал обо мне до поступления в Федеральный университет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он прекрасно понимал, что многие альфы и омеги подавали документы только ради его статуса. Но Сюй Линван тогда жил на Шестой планете, вряд ли у него были такие мысли. В начале их знакомства Линван вел себя подчеркнуто официально — как идеальный исполнитель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -382,99 +430,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты первый, — подтолкнул он Линвана. Сюй Линван молча смотрел на причудливые изгибы рельсов. Он просчитался — на картинках в интернете всё выглядело короче и не так круто. Реальность явно не соответствовала ожиданиям.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот момент сверху донеслись истошные крики. Чу Жунмянь с его острым зрением увидел, как лица пассажиров исказились от перегрузок, рты широко раскрыты, а волосы неистово треплет ветер. Даже «башня свободного падения» казалась теперь цветочками. Внутри боролись страх и азарт. Жунмянь решил подзадорить друга: — Что, струсил?</w:t>
+        <w:t>В этот момент сверху донеслись истошные крики. Чу Жунмянь с его острым зрением увидел, как лица пассажиров исказились от перегрузок, рты широко раскрыты, а волосы неистово треплет ветер. Даже «башня свободного падения» казалась теперь цветочками. Внутри боролись страх и азарт. Жунмянь решил подзадорить друга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что, струсил?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нисколько. Давай сядем вместе, — ответил Линван. Какой смысл кататься по очереди, будто он пришел сюда один?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь, конечно, не мог ударить в грязь лицом. Служащий проверил их ремни, зафиксировал защитные поручни и запустил машину. Чу Жунмянь сжал губы и вцепился в руку Линвана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я сейчас... А-а-а-а-а! Он сжимал ладонь Линвана так крепко, будто пытался вытянуть из него всё чувство безопасности. Скорость была бешеной, золотистые волосы Жунмяня летали во все стороны, то и дело залепляя ему лицо. Линван тихо выдохнул — внутри у него тоже всё сжалось, но он не кричал, лишь крепче сжал ладонь Жунмяня в ответ. На крутых виражах длинные пряди волос Жунмяня хлестали Линвана по лицу.</w:t>
+        <w:t>— Я сейчас... А-а-а-а-а! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сжимал ладонь Линвана так крепко, будто пытался вытянуть из него всё чувство безопасности. Скорость была бешеной, золотистые волосы Жунмяня летали во все стороны, то и дело залепляя ему лицо. Линван тихо выдохнул — внутри у него тоже всё сжалось, но он не кричал, лишь крепче сжал ладонь Жунмяня в ответ. На крутых виражах длинные пряди волос Жунмяня хлестали Линвана по лицу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван невольно улыбнулся: волосы били его по переносице, по щекам, а губы ощущали аромат шампуня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,51 +686,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь призадумался и придвинулся ближе. Линван уже раскрыл объятия, ожидая, что его просто приобнимут, а поцелуй останется лишь шуткой. Но Жунмянь вдруг уставился на его губы и, словно мимолетный порыв ветра, коснулся их своими. Линван остолбенел. Он даже не успел ничего почувствовать, как Жунмянь уже отстранился и смущенно закусил губу. Просто касание губ к губам... вкуса никакого, но сердце пустилось вскачь. Вроде бы ничего особенного, а лицо пылает. Это определенно не шло ни в какое сравнение с укусом в железу. Но прилюдно кусать за шею было нельзя. При мысли о железе Жунмянь невольно уставился на шею Линвана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван коснулся своих губ, глядя на Жунмяня потемневшим взглядом. Жунмянь перевел тему: — Я проголодался.</w:t>
+        <w:t>Сюй Линван коснулся своих губ, глядя на Жунмяня потемневшим взглядом. Жунмянь перевел тему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я проголодался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Рядом три неплохих места: домашняя кухня, европейская и морепродукты, — предложил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -766,51 +862,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Ой, забыл отца заблокировать!» Сердце ушло в пятки. Жунмянь лихорадочно нашел профиль Маршала и скрыл от него свою историю. Выдохнул и отпил апельсинового сока, чтобы успокоиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мянь-Мянь, для тебя важен мой ранг? — вдруг спросил Линван. Жунмянь посмотрел на него. Помня, что его парень — «ранг C», он решил его подбодрить: — Мне всё равно. Никакой ранг не заменит тебя как человека. Ну и что, если у кого-то ранг S? Ну, гены чуть лучше, но разве у них такая же фигура? Разве они такие же умные и заботливые? В Имперской столице полно топовых альф, но личность важнее.</w:t>
+        <w:t>— Мянь-Мянь, для тебя важен мой ранг? — вдруг спросил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь посмотрел на него. Помня, что его парень — «ранг C», он решил его подбодрить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне всё равно. Никакой ранг не заменит тебя как человека. Ну и что, если у кого-то ранг S? Ну, гены чуть лучше, но разве у них такая же фигура? Разве они такие же умные и заботливые? В Имперской столице полно топовых альф, но личность важнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мянь-Мянь, я ценю твои слова. Но я не хочу, чтобы другие судачили за твоей спиной. На самом деле, когда я проходил тест, мои феромоны были нестабильны, поэтому и выпал ранг C. А потом случилось кое-что, и мне было не до исправления документов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +974,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мой ранг — S. Видимо, произошло вторичное пробуждение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь уставился на него в полнейшем шоке: — Такой скачок? Ты серьезно?</w:t>
+        <w:t>Жунмянь уставился на него в полнейшем шоке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Такой скачок? Ты серьезно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Альфы ранга S — на вес золота. Конечно, в кругу Жунмяня их было много, но лишь потому, что он сам принадлежал к элите. Среди обычных людей это исчезающе малый процент. Линван показал ему сообщение на браслете.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,83 +1086,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пираты — не благотворители. Ты был совсем ребенком... тебе, должно быть, было ужасно трудно. — Жунмянь понял: в тот момент Линвану было плевать на ранги, лишь бы выжить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сердце Жунмяня сжалось от горечи. Зная, какими жестокими могут быть звездные пираты, он представил, через что прошел этот парень. Жунмянь нежно коснулся щеки Линвана. Линван поймал его взгляд и мягко улыбнулся: — Сначала было трудно. Но потом стало гораздо лучше.</w:t>
-[...31 lines deleted...]
-        <w:t>Чу Жунмянь понял его без лишних слов и принялся за еду. — Теперь ты официально S-ранг. Посмотрю я, кто еще рискнет тыкать в тебя пальцем и рассуждать о «плохих генах», — Жунмянь вспомнил те пересуды, что слышал в академии.</w:t>
+        <w:t>Сердце Жунмяня сжалось от горечи. Зная, какими жестокими могут быть звездные пираты, он представил, через что прошел этот парень. Жунмянь нежно коснулся щеки Линвана. Линван поймал его взгляд и мягко улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала было трудно. Но потом стало гораздо лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван вовсе не собирался давить на жалость, выставляя себя жертвой. Он лишь мягко улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай лучше поедим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь понял его без лишних слов и принялся за еду. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь ты официально S-ранг. Посмотрю я, кто еще рискнет тыкать в тебя пальцем и рассуждать о «плохих генах», — Жунмянь вспомнил те пересуды, что слышал в академии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Многие считали, что у Линвана нет ни стоящей семьи за спиной, ни высокого ранга. Но теперь, когда его потенциал официально подтвержден, а сам он настолько талантлив — пусть попробуют хоть кто-то посмотреть на него свысока. Даже его отец теперь не сможет игнорировать этот факт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1086,51 +1278,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Какой еще боевик? Конечно, мы идем на про любовь! — воскликнул Жунмянь. — Кстати, как он называется? Ты его раньше видел?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван покачал головой и назвал название: — Не видел. Когда он вышел впервые, я еще в начальной школе учился.</w:t>
+        <w:t>Линван покачал головой и назвал название: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не видел. Когда он вышел впервые, я еще в начальной школе учился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я тоже не смотрел. Значит, всё честно — увидим его вместе в первый раз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1438,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь встретился с ним взглядом, и его щеки начали предательски гореть. Ему казалось, будто он попал в невидимый кокон чужого внимания, из которого невозможно вырваться. Сердце снова предательски забилось, грозя выпрыгнуть из груди. Мимо по коридору проносились голоса уходящих зрителей, но здесь, в полумраке фойе под мягким светом ламп, время словно замерло. Длинные ресницы Жунмяня дрогнули. Вокруг стало пронзительно тихо. Он смотрел на Линвана, чье лицо сейчас напоминало изысканную картину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван едва заметно улыбнулся и произнес: — «Обычные люди подобны простому свету, но когда встречаешь того самого человека, он сияет, словно радуга. И лишь встретив его, ты понимаешь, что он действительно существует».</w:t>
+        <w:t>Сюй Линван едва заметно улыбнулся и произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Обычные люди подобны простому свету, но когда встречаешь того самого человека, он сияет, словно радуга. И лишь встретив его, ты понимаешь, что он действительно существует».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,83 +1518,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Поедем в башню, — сказал Жунмянь. — Сегодня в академию не вернемся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— ?.. — Линван на мгновение замер. — Послушай, я еще к такому не готов.</w:t>
+        <w:t>— ?.. — Линван на мгновение замер и неуверенно ответил. — Ну, я еще не готов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они только начали держаться за руки и обниматься. Следующий шаг — поцелуи, но пока всё ограничивалось мимолетным касанием губ. Он еще даже вкуса не почувствовал! Линван боялся, что если они перейдут к этому прямо сейчас, его неопытность разочарует Жунмяня. Для него темп и так напоминал полет на ускорителе. Впрочем, если Мянь-Мянь будет настаивать... что ж, придется подчиниться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь, услышав это, едва не задохнулся от возмущения: — Там есть гостевые комнаты! Какие у тебя непристойные мысли!</w:t>
+        <w:t>Жунмянь, услышав это, едва не задохнулся от возмущения: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Там есть гостевые комнаты! Какие у тебя непристойные мысли!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо. А то я уже подумал, что мы движемся слишком быстро, — тут же выкрутился Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1918,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Что такое? Понял наконец, какое сокровище тебе досталось в моем лице? — подмигнул Жунмянь. — Смотри, держи меня крепче, а то уведут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван рассмеялся: — Обязательно. Боюсь, после тебя я уже никого не встречу.</w:t>
+        <w:t>Сюй Линван рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обязательно. Боюсь, после тебя я уже никого не встречу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Остроумен, обаятелен и за словом в карман не лезет... Негодяй», — мысленно резюмировал Жунмянь, чувствуя, как тает от удовольствия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>