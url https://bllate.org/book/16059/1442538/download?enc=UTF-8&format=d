--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -238,99 +238,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван понял, что вставить слово в этот поток возмущения невозможно, и лишь беспомощно улыбнулся. Чу Жунмянь подошел вплотную. Его дыхание было совсем рядом. Он осторожно коснулся пальцами уголка рта Линвана. Кожа в этом месте казалась обжигающе горячей. Скользнув взглядом от синяка к губам партнера, Жунмянь замер. Губы Сюй Линвана были четко очерченными, а когда он так мягко улыбался, они казались нежно-красными. Сердце Жунмяня пустилось вскачь, он отвел глаза, не зная, куда деть взгляд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Со мной всё в порядке. В субботу вечером, когда я возвращался, в переулке у главных ворот на меня напал киллер, пришлось с ним схлестнуться, — Сюй Линван изначально хотел скрыть это от Чу Жунмяня, отделавшись байкой об обычной драке, но под таким напором его решимость испарилась.</w:t>
-[...15 lines deleted...]
-        <w:t>— Киллер?! Откуда возле академии взяться киллеру? — внимание Жунмяня мгновенно переключилось, а нежность в сердце сменилась тревогой.</w:t>
+        <w:t>— Со мной всё в порядке. В субботу вечером, когда я возвращался, в переулке у главных ворот на меня напал наемный убийца, пришлось с ним схлестнуться, — Сюй Линван изначально хотел скрыть это от Чу Жунмяня, отделавшись байкой об обычной драке, но под таким напором его решимость испарилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наемный убийца?! Откуда возле академии взяться киллеру? — внимание Жунмяня мгновенно переключилось, а нежность в сердце сменилась тревогой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Там фонари не горели… — Сюй Линван вкратце обрисовал ситуацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмяня пробрал запоздалый озноб от страха за него: — Будь осторожнее. Я пристрою людей, чтобы они всё разузнали.</w:t>
+        <w:t>Чу Жунмяня пробрал запоздалый озноб от страха за него: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будь осторожнее. Я пристрою людей, чтобы они всё разузнали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да всё уже позади. Я сообщил учителю Ли, так что не переживай. Думаю, второго шанса напасть у него уже не будет, — Сюй Линван переплел свои пальцы с пальцами Жунмяня, пытаясь его успокоить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -350,67 +366,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— На моего отца тоже совершали покушения. С его статусом это случалось часто, пару раз убийцы добирались совсем близко, благо он сам отлично владеет боевыми искусствами. Но почему ты…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В голове у Жунмяня начали мелькать догадки. Сюй Линван притянул его к себе и обнял: — Не забивай себе голову. В любом случае, я не дам им добиться своего. Я полоснул его по ладони — если бы он не сбежал, я бы его точно скрутил.</w:t>
-[...15 lines deleted...]
-        <w:t>Чу Жунмянь уткнулся лицом в грудь Линвана: — Я понял. Ты просто мастер хвастаться.</w:t>
+        <w:t>В голове у Жунмяня начали мелькать догадки. Сюй Линван притянул его к себе и обнял: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стоит слишком много об этом думать. В любом случае, я не дам им добиться своего. Я полоснул его по ладони — если бы он не сбежал, я бы его точно скрутил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь уткнулся лицом в грудь Линвана: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понял. Ты просто мастер хвастаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван принялся накручивать прядь золотистых волос Жунмяня на палец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +478,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В эти выходные Линвану не нужно было идти к семье Гу, и он хотел посвятить это время себе. Хватит с него «прохождения уровней» по выходным. Свидание — куда лучший вариант.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты сказал мне об этом только в понедельник! Я же теперь всю неделю буду об этом думать, — Жунмянь легонько ущипнул Линвана за щеку. Сюй Линван рассмеялся: — Тогда начинай предвкушать прямо с понедельника.</w:t>
+        <w:t>— Ты сказал мне об этом только в понедельник! Я же теперь всю неделю буду об этом думать, — Жунмянь легонько ущипнул Линвана за щеку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда начинай предвкушать прямо с понедельника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С тех пор как они официально стали парой, они виделись на выходных, и вот теперь снова встретились в академии. Линван внимательно вглядывался в лицо Жунмяня. Одна прядь упала тому на лоб, и Линван осторожно убрал её назад. Его рука так и осталась лежать на лице Жунмяня. Пальцы скользнули от лба к кончику носа, по щекам и, наконец, остановились на губах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,99 +638,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав этот стон и увидев отметину, Чу Жунмянь почувствовал укол совести.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я же не сильно кусал, — попытался оправдаться он. Сюй Линван посмотрел на свой длинный палец: — По ощущениям, это место совсем онемело.</w:t>
+        <w:t>— Я же не сильно кусал, — попытался оправдаться он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван посмотрел на свой длинный палец: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По ощущениям, это место совсем онемело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Так тебе и надо, — фыркнул Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван опустил руку. Его кадык дернулся, а взгляд снова приковало к губам Жунмяня. Взор был настолько откровенным, что Чу Жунмянь невольно засомневался: уж не превратились ли его губы в сладкое клубничное пирожное? Снаружи послышались шаги и голоса — этот угол был не самым удачным местом для уединения. Жунмянь быстро утянул Сюй Линвана в другую сторону.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Всё, иди. Лечи свои раны и береги лицо, — проворчал он, хотя в голосе не было злости. Сюй Линван, улыбаясь, кивнул: — Обязательно.</w:t>
+        <w:t>— Всё, иди. Лечи свои раны и береги лицо, — проворчал он, хотя в голосе не было злости. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван, улыбаясь, кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обязательно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Как только Линван ушел, Чу Жунмянь, покусывая губы, вернулся в общежитие. Он залез с ноутбуком на кровать и открыл специфический веб-сайт. Наемник с парными клинками — примета слишком яркая. Жунмяню не составило труда вычислить его позывной и досье. Проблемы с наемниками должны решать сами наемники.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +958,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линвану было, по большому счету, плевать на свою внешность. Он смотрел на себя в зеркало столько лет и уже порядком привык. Да и что там разглядывать — лицо как лицо. Но видя, как сильно это задело Жунмяня, он старался лишний раз не трогать поврежденный уголок рта, чтобы зажило быстрее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За ужином ему не повезло — он наткнулся на Ван Юя. Линван нес поднос с легким диетическим супом, а Ван Юй — гору жирного мяса. Ван Юй одарил его двусмысленной ухмылкой: — Тебя что, побили? — «И почему не до смерти?» — читалось в его глазах.</w:t>
+        <w:t>За ужином ему не повезло — он наткнулся на Ван Юя. Линван нес поднос с легким диетическим супом, а Ван Юй — гору жирного мяса. Ван Юй одарил его двусмысленной ухмылкой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебя что, побили? — «И почему не до смерти?» — читалось в его глазах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пустяки, я даже значения этому не придал, — Сюй Линван сел за стол. Из-за травм он придерживался пресной диеты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +1070,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пар и вправду многовато, на развлечения времени совсем не остается.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь направил камеру браслета прямо на свое лицо и сладко пропел: — Это потому, что ты слишком правильный. Некоторые лекции — пустая формальность, их вполне можно прогулять. Например, «Военную теорию» — она нудная и усыпляющая, достаточно вызубрить основные тезисы перед экзаменом, и дело в шляпе.</w:t>
+        <w:t>Чу Жунмянь направил камеру браслета прямо на свое лицо и сладко пропел: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это потому, что ты слишком правильный. Некоторые лекции — пустая формальность, их вполне можно прогулять. Например, «Военную теорию» — она нудная и усыпляющая, достаточно вызубрить основные тезисы перед экзаменом, и дело в шляпе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я никогда не прогуливал занятия, — честно признался Сюй Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +1150,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— У тебя есть какой-нибудь неважный предмет? Давай, забей на него! Можно отоспаться в общежитии или сходить погулять, — глаза Жунмяня азартно блеснули.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван покачал головой: — У меня нет желания прогуливать просто так. Но если это будет ради тебя, тогда я готов.</w:t>
+        <w:t>Сюй Линван покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня нет желания прогуливать просто так. Но если это будет ради тебя, тогда я готов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Что... что он такое несет?!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,67 +1262,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Верю. Но если однажды узнаю, что ты мне наврал — сделаю так, что у тебя никогда не будет детей, — пригрозил Жунмянь с самым свирепым видом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван: — ... Он неловко откашлялся: — Ложись-ка лучше спать.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь кивнул и лениво зевнул: — Да, что-то в сон клонит. Так не хочется завтра на пары... когда уже можно будет оторваться по-настоящему?</w:t>
+        <w:t>Сюй Линван: — ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он неловко откашлялся: — Ложись-ка лучше спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь кивнул и лениво зевнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, что-то в сон клонит. Так не хочется завтра на пары... когда уже можно будет оторваться по-настоящему?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Иногда Жунмянь вел себя совсем как ребенок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1278,147 +1502,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Си Хай выскочил в коридор, сверился с номером комнаты и, убедившись, что не ошибся, с независимым видом вошел обратно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Гаолан приложил руку ко лбу: — Семья прислала мне две коробки персиков, возьми парочку.</w:t>
-[...47 lines deleted...]
-        <w:t>Сюй Линван принял персики, чувствуя симпатию к Ся Гаолану: — Спасибо.</w:t>
+        <w:t>Ся Гаолан приложил руку ко лбу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Семья прислала мне две коробки персиков, возьми парочку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив Линвана, он добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Младший Сюй, ты тоже бери, а то у меня они просто сгниют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Хай наконец пришел в себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стесняйся, у него дома свой фруктовый сад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван принял персики, чувствуя симпатию к Ся Гаолану: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К людям, которые угощают его персиками, он всегда относился чуточку лучше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Гаолан сообразил, что к чему: — Вы пока болтайте.</w:t>
-[...15 lines deleted...]
-        <w:t>Он сходил к себе и принес еще целую гору персиков для всех. Дуань Сы опешил: — У нас что, Новый год наступил?</w:t>
+        <w:t>Ся Гаолан сообразил, что к чему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы пока болтайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сходил к себе и принес еще целую гору персиков для всех. Дуань Сы опешил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас что, Новый год наступил?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван: — Это слишком много, спасибо большое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1438,51 +1758,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Си Хай, который только что вымыл персик под краном в комнате Дуань Сы, замер с открытым ртом и надкушенным фруктом. «Нет, ну почему?!» — ему хотелось закричать во весь голос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван объяснил Гаолану и Си Хаю цель своего визита. Ся Гаолан понимающе кивнул: — Вот оно что.</w:t>
+        <w:t>Сюй Линван объяснил Гаолану и Си Хаю цель своего визита. Ся Гаолан понимающе кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот оно что.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вернувшись в свою комнату, Сюй Линван углубился в книги Дуань Сы и не смог оторваться. Всю неделю он провел за чтением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2366,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ни в одном из них не было страха. Чу Жунмянь уже проходил парашютную подготовку, а Сюй Линван совершенно не боялся высоты. То, что они делали это вместе, придавало событию особый вкус.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они поднялись на борт. В ушах гудел рокот пропеллеров. Сюй Линван еще раз, со всей тщательностью, проверил экипировку Чу Жунмяня. Инструктор, наблюдавший за этим, не сдержал смешка: — Да не волнуйся ты так, оборудование в полном порядке. Твой парень слишком за тебя переживает!</w:t>
+        <w:t>Они поднялись на борт. В ушах гудел рокот пропеллеров. Сюй Линван еще раз, со всей тщательностью, проверил экипировку Чу Жунмяня. Инструктор, наблюдавший за этим, не сдержал смешка: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да не волнуйся ты так, оборудование в полном порядке. Твой парень слишком за тебя переживает!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В глазах Жунмяня заплясали искорки смеха, он смущенно поджал губы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2110,115 +2462,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Свист ветра превратился в белый шум. Линван открыл глаза: мир внизу лежал как на ладони. Синее море казалось маленькой чашей, а джунгли — тонкой изумрудной нитью. Небоскребы превратились в крошечные ступеньки. Раскрылся парашют, скорость резко упала. Линван почувствовал рывок за спиной, будто его дернули за ниточки, как марионетку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь подлетел поближе. Его голос пробился сквозь поток воздуха: — Хочешь подержаться за руки?</w:t>
+        <w:t>Жунмянь подлетел поближе. Его голос пробился сквозь поток воздуха: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь подержаться за руки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В этом хаосе стихии Сюй Линван поймал чуть прохладную ладонь Чу Жунмяня. Далекие облака казались нереальными, само его пребывание в небе ощущалось как сон, и только тепло чужой руки было единственной осязаемой реальностью. Вспыхнул небесный свет, мир вокруг затих. Затих настолько, что казалось — во всей вселенной остались только они двое. Линван не понимал, то ли это отголоски невесомости, то ли сердце так неистово колотится в груди. Чу Жунмянь поднял на него взгляд и лучезарно улыбнулся. Дофамин зашкаливал, в голове стоял гул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Приземлились. Сюй Линван почувствовал аромат свежей травы и просто раскинулся на лугу. Жунмянь приземлился рядом и тут же склонился над ним, внимательно разглядывая лицо. Он навис сверху, расставив колени по бокам от груди Линвана, не касаясь его весом. Зрачки Линвана дрогнули, он протянул руки и обхватил талию Чу Жунмяня. Жунмянь тут же опустился прямо ему на грудь. Осознав пикантность позы, он мгновенно отпрянул и вскочил. — Вставай, инструктор идет!</w:t>
+        <w:t>Приземлились. Сюй Линван почувствовал аромат свежей травы и просто раскинулся на лугу. Жунмянь приземлился рядом и тут же склонился над ним, внимательно разглядывая лицо. Он навис сверху, расставив колени по бокам от груди Линвана, не касаясь его весом. Зрачки Линвана дрогнули, он протянул руки и обхватил талию Чу Жунмяня. Жунмянь тут же опустился прямо ему на грудь. Осознав пикантность позы, он мгновенно отпрянул и вскочил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вставай, инструктор идет!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван с легким сожалением расстегнул крепления парашюта. Когда они переоделись, у Жунмяня от адреналина немного подкашивались ноги. Перед ним тут же возникла рука.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Облокотись на меня, посидим немного, — Сюй Линван открутил крышку бутылки и протянул ему воду. Чу Жунмянь привалился к его плечу, обнимая за руку: — Использую тебя вместо подушки. Только ты какой-то жесткий.</w:t>
+        <w:t>— Облокотись на меня, посидим немного, — Сюй Линван открутил крышку бутылки и протянул ему воду. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь привалился к его плечу, обнимая за руку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Использую тебя вместо подушки. Только ты какой-то жесткий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Был бы мягким — не хватило бы сил тебя удержать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>