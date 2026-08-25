--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -478,51 +478,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мы пришли выпивать, хватит пялиться в экран! — недовольно буркнул Бай Нянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Парни-модели, которых он нанял, были весьма привлекательны: один выглядел совсем юным, другой — изящным и хитрым, как лис. Оба сидели по бокам от Бай Няня. Жунмянь давно привык к таким выходкам друга: — Всё, я убрал. Тем более, у тебя тут компания из двоих человек, зачем тебе еще и я?</w:t>
+        <w:t>Парни-модели, которых он нанял, были весьма привлекательны: один выглядел совсем юным, другой — изящным и хитрым, как лис. Оба сидели по бокам от Бай Няня. Жунмянь давно привык к таким выходкам друга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, я убрал. Тем более, у тебя тут компания из двоих человек, зачем тебе еще и я?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Нянь: — Ну как «зачем»? Я хочу пообщаться с тобой! Посмотри на них, я их уже второй раз заказываю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -542,51 +558,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мне это не интересно. Я просто вижу, что твои вкусы меняются. Раньше тебе нравились качки, а в университете потянуло на смазливых Альф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Нянь беспечно бросил: — Нужно попробовать разные типажи.</w:t>
+        <w:t>Бай Нянь беспечно бросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нужно попробовать разные типажи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На самом деле Бай Няню просто нравилось находиться в их компании или использовать их как натурщиков. Он заводил серьезные отношения только с теми, с кем хотел «исследовать удовольствие». Бай Нянь действительно принес с собой принадлежности для рисования и попросил парня с лисьими глазами попозировать. В этот раз он решил рисовать прямо на его теле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,147 +638,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Серьезно, Мянь-Мянь, хочешь, я и тебя нарисую?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Только не на теле, — отрезал Жунмянь. Бай Нянь рассмеялся: — Да нет, я хочу написать твой портрет в военной форме после выпуска. Повесишь у себя в гостиной.</w:t>
-[...47 lines deleted...]
-        <w:t>Закончив, он угостил моделей вином, открыл еще пару бутылок и отпустил их. Чу Жунмянь: — Ого, ты сегодня быстро закончил.</w:t>
+        <w:t>— Только не на теле, — отрезал Жунмянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Нянь рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да нет, я хочу написать твой портрет в военной форме после выпуска. Повесишь у себя в гостиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Представив свое фото во всю стену, Жунмянь неистово затряс головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, я умру со стыда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Место в гостиной лучше уступлю портрету отца. Бай Нянь разочарованно вздохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну ладно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив, он угостил моделей вином, открыл еще пару бутылок и отпустил их. Чу Жунмянь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, ты сегодня быстро закончил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Нянь: — Потому что вдохновение ушло. Понимаешь, в тот момент, когда оно приходит, я готов бросить всё. Иногда я влюбляюсь в человека только потому, что он подарил мне искру для творчества. Влюбленность — это и есть вспышка, мгновенное вдохновение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь рассмеялся: — А у меня другие ощущения. Я считаю, что с первого взгляда можно только понять, приятен ли тебе человек чисто внешне. А вот искренняя симпатия и трепет в сердце приходят только после общения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Нянь кивнул, словно постиг истину: — Понятно. Значит, ты из тех, у кого любовь рождается из долгой дружбы.</w:t>
+        <w:t>Бай Нянь кивнул, словно постиг истину: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понятно. Значит, ты из тех, у кого любовь рождается из долгой дружбы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь на мгновение замер, его голубые глаза задумчиво блеснули.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,195 +942,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Жунянь выглядел крайне серьезным: — Я знаю, о ком ты. Это наемник, он виртуозно владеет парными клинками, но больше всего он славится своим умением скрываться. Хоть он и числится наемником, по сути он — чистокровный ликвидатор. Он невероятно терпелив и обычно бьет один раз, но наповал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван помрачнел: — Кажется, сегодня я с ним столкнулся.</w:t>
+        <w:t>Сюй Линван помрачнел: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется, сегодня я с ним столкнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он вкратце пересказал учителю события вечера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лицо Ли Жуняня потемнело: — Какая наглость... решиться на такое прямо возле академии. Судя по тому, что я о нем знаю, раз он напал сегодня, значит, выслеживал тебя как минимум месяц.</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван почувствовал, как кусочки пазла складываются воедино: — Теперь понятно. Я редко хожу той дорогой, и то, что он подкараулил меня именно там, говорит о долгой слежке.</w:t>
+        <w:t>Лицо Ли Жуняня потемнело: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая наглость... решиться на такое прямо возле академии. Судя по тому, что я о нем знаю, раз он напал сегодня, значит, выслеживал тебя как минимум месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван почувствовал, как кусочки пазла складываются воедино: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь понятно. Я редко хожу той дорогой, и то, что он подкараулил меня именно там, говорит о долгой слежке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я подам рапорт руководству, чтобы усилили видеонаблюдение и перекрыли «слепые зоны». Подобное не должно повториться. К тому же, нанять такого профессионала, как «Двойные Клинки», стоит огромных денег. За этим стоит кто-то влиятельный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван уже догадывался, чьих это рук дело. Студенческие стычки в академии — это детские игры, там нет места заказам на убийство. Но вот когда затронуты чьи-то крупные интересы...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь внимательно посмотрел на Сюй Линвана, заметив синяк в уголке его рта: — Как ты сам?</w:t>
+        <w:t>Ли Жунянь внимательно посмотрел на Сюй Линвана, заметив синяк в уголке его рта: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ты сам?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пара царапин. Я почувствовал его в момент засады. Его дыхание действительно странное, он не выдал ни капли жажды крови, а бил молниеносно и жестоко. — Вспомнив холод стали у горла, Линван невольно содрогнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пара царапин? Раз ты смог выстоять против него и обмениваться ударами, значит, я тебя недооценивал. Заметить «Тень» уже подвиг, а бой с ним требует запредельного уровня владения телом. Где ты этому научился? — не выдержал Ли Ли Жунянь. Сюй Линван ответил серьезно: — Я не хочу лгать вам, учитель, но пока не готов рассказать.</w:t>
-[...15 lines deleted...]
-        <w:t>Ли Жунянь на секунду опешил, а затем улыбнулся: — Не хочешь — не говори. У каждого свои секреты, главное, чтобы они не несли угрозы Федерации.</w:t>
+        <w:t>— Пара царапин? Раз ты смог выстоять против него и обмениваться ударами, значит, я тебя недооценивал. Заметить «Тень» уже подвиг, а бой с ним требует запредельного уровня владения телом. Где ты этому научился? — не выдержал Ли Ли Жунянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван ответил серьезно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не хочу лгать вам, учитель, но пока не готов рассказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жунянь на секунду опешил, а затем улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь — не говори. У каждого свои секреты, главное, чтобы они не несли угрозы Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— К Федерации это не имеет отношения, — заверил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,67 +1278,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь не был пьян, он находился в состоянии легкого, приятного хмеля. Личный водитель доставил его домой. —</w:t>
-[...15 lines deleted...]
-        <w:t>Молодой господин, мы приехали.</w:t>
+        <w:t>Чу Жунмянь не был пьян, он находился в состоянии легкого, приятного хмеля. Личный водитель доставил его домой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, мы приехали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь буквально впорхнул в дом и прямиком направился в кабинет отца. Маршал Чу еще работал с документами. Увидев состояние сына, он нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>