--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -782,51 +782,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь вышел из спальни в полном боевом облачении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал Чу как раз переоделся в легкую спортивную одежду, собираясь наведаться в домашний тир. Заметив в его руках защитные очки, Жунмянь многозначительно улыбнулся: — Папа, неужели ты решил потренироваться в стрельбе?</w:t>
+        <w:t>Маршал Чу как раз переоделся в легкую спортивную одежду, собираясь наведаться в домашний тир. Заметив в его руках защитные очки, Жунмянь многозначительно улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Папа, неужели ты решил потренироваться в стрельбе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Встретившись взглядом с сыном, Маршал почувствовал себя крайне неловко. Ему было около пятидесяти — по меркам жителей межзвездной эры он считался очень молодым, ведь процесс старения у людей начинался лишь после двухсот пятидесяти лет. Он женился рано, и это был династический брак. Сначала семья, потом карьера — классический путь. После развода многие влиятельные кланы протягивали ему оливковую ветвь, желая выдать замуж своих Омег и сделать их женами Маршала. Но Маршал Чу не ответил согласием ни на одно предложение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -894,83 +910,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь стоял на углу улицы в рубашке с длинными рукавами нежно-желтого цвета. На волосах красовались розовые очки-сердечки, а на груди ослепительно сияла брошь в виде кленового листа, преломляя солнечные лучи. Золотые волосы Жунмяня развевались на ветру. Он небрежно поправил очки на макушке двумя пальцами, блеснув синевой глаз. Его белоснежная кожа казалась полупрозрачной и сияющей. Он стоял там, превращая обычный городской пейзаж в нечто исключительное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван заметил, что многие прохожие уже достали браслеты, чтобы его сфотографировать. Его брат, Сюй Юньюй, который обожал рисовать лицо Жунмяня, всегда говорил, что к этой внешности приложил руку сам ангел. Увидев Линвана, Жунмянь прищурился от радости: — Иди скорее сюда!</w:t>
+        <w:t>Линван заметил, что многие прохожие уже достали браслеты, чтобы его сфотографировать. Его брат, Сюй Юньюй, который обожал рисовать лицо Жунмяня, всегда говорил, что к этой внешности приложил руку сам ангел. Увидев Линвана, Жунмянь прищурился от радости: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди скорее сюда!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван прибавил шагу. Серебристый суперкар со своими плавными линиями выглядел воплощением роскоши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Твое место — справа, — Жунмянь указал на пассажирское сиденье. Там лежала небольшая декоративная подушка, которую Линван послушно обнял, как только сел. Жунмянь завел мотор и, увидев, как прилежно тот прижимает к себе подушку, не сдержал смеха: — Сбоку есть молния, расстегни — и она превратится в плед. Если замерзнешь, накрой колени.</w:t>
+        <w:t>— Твое место — справа, — Жунмянь указал на пассажирское сиденье. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там лежала небольшая декоративная подушка, которую Линван послушно обнял, как только сел. Жунмянь завел мотор и, увидев, как прилежно тот прижимает к себе подушку, не сдержал смеха: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сбоку есть молния, расстегни — и она превратится в плед. Если замерзнешь, накрой колени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь вел машину на средней скорости. В центре города было много транспорта, и даже при его мастерстве он не стал лихачить. Линвану не было холодно, он с интересом рассматривал интерьер салона. Заметив пробку, Жунмянь включил автопилот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,99 +1134,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь спросил Линвана о его предпочтениях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я ем абсолютно всё, — ответил тот. Жунмянь удивился: — Какая же ты неприхотливая лапочка.</w:t>
-[...15 lines deleted...]
-        <w:t>Он выбрал три блюда, посоветовался с Линванем и подтолкнул меню к нему: — Выбери еще что-нибудь на свой вкус. Я только не люблю, когда много имбиря и кинзы, остальное — на твое усмотрение.</w:t>
+        <w:t>— Я ем абсолютно всё, — ответил тот. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь удивился: — Такой неприхотливый... так легко угодить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выбрал три блюда, посоветовался с Линванем и подтолкнул меню к нему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выбери еще что-нибудь на свой вкус. Я только не люблю, когда много имбиря и кинзы, остальное — на твое усмотрение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван заказал креветки «Кристалл», десерт из ласточкиного гнезда и маша, закуску «Три хруста горной хижины», ребра «Цинхуэй» с ароматом сандала и суп из мацутакэ с тофу в виде хризантемы. Официант принял заказ и удалился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван не ожидал, что здесь будет так тихо — слышно было только плеск воды в пруду. Заметив его любопытство, Жунмянь пояснил: — Это частный сад, сюда пускают далеко не каждого.</w:t>
+        <w:t>Линван не ожидал, что здесь будет так тихо — слышно было только плеск воды в пруду. Заметив его любопытство, Жунмянь пояснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это частный сад, сюда пускают далеко не каждого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глядя на меню, Линван и так понял, что цены здесь заоблачные, но оказалось, всё еще серьезнее. «Принимают только определенных лиц?» Он сделал глоток чая, в очередной раз осознав масштаб социального положения Чу Жунмяня. Сам Жунмянь к чаю не привык, поэтому заказал яблочный сок, который принесли почти мгновенно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,67 +1502,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Где именно ты преподаешь? Я подброшу, — Жунмянь по-хозяйски взял Линвана под руку. Расстояние между ними сократилось до минимума — так близко, что можно было почувствовать аромат парфюма и тепло друг друга. Рядом с Линванем Жунмянь ощущал себя в полной безопасности, ему даже захотелось прижаться к его плечу. «Нет, так сразу липнуть не стоит», — одернул он себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тело Линвана на миг окаменело, когда Жунмянь прижался к нему, но он тут же расслабился. С тех пор как он вырос, он ни с кем не был в такой близости, если не считать поединков. Он назвал адрес семьи Гу. Жунмянь вскинул голову: — Я знаю это место. Там рядом водохранилище, отличное место для рыбалки.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван на мгновение задумался и с сожалением добавил: — Жаль, я совсем не умею рыбачить.</w:t>
+        <w:t>Тело Линвана на миг окаменело, когда Жунмянь прижался к нему, но он тут же расслабился. С тех пор как он вырос, он ни с кем не был в такой близости, если не считать поединков. Он назвал адрес семьи Гу. Жунмянь вскинул голову: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю это место. Там рядом водохранилище, отличное место для рыбалки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван на мгновение задумался и с сожалением добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жаль, я совсем не умею рыбачить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Рыбалка — это скучно! Нужно сидеть часами, и часто уходишь ни с чем — пустая трата времени, — со знанием дела выдал Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,99 +1630,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он сел на пассажирское сиденье, и вскоре суперкар затормозил у виллы Гу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пока! — лихо махнул рукой Жунмянь. Глаза Сюй Линвана светились нежностью: — А мы разве не обнимемся? — Я видел, что другие пары при расставании всегда обнимаются. Я был очень рад видеть тебя в выходной, и если ты подаришь мне объятие, я буду счастлив весь остаток недели.</w:t>
+        <w:t>— Пока! — лихо махнул рукой Жунмянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Сюй Линвана светились нежностью: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А мы разве не обнимемся? Я видел, что другие пары при расставании всегда обнимаются. Я был очень рад видеть тебя в выходной, и если ты подаришь мне объятие, я буду счастлив весь остаток недели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь подошел и обхватил Линвана за талию, просунув руки под его руками. Он отметил про себя, что фигура у того — просто загляденье, и невольно сжал объятия покрепче, оценивая габариты. Сверху раздался смешливый голос: — Если будешь так сильно сжимать, я задохнусь.</w:t>
-[...15 lines deleted...]
-        <w:t>— А я заметил, что ты мастер в комплиментах и уговорах, — Жунмянь чуть ослабил хватку и после недолгих колебаний прижался щекой к его груди. Грудь у Альфы была твердой как камень. Сюй Линван обнял его в ответ, и Жунмянь почувствовал вибрацию в его грудной клетке, когда тот произнес: — Ты же сам говорил, что у меня высокий эмоциональный интеллект.</w:t>
+        <w:t>Жунмянь подошел и обхватил Линвана за талию, просунув руки под его руками. Он отметил про себя, что фигура у того — просто загляденье, и невольно сжал объятия покрепче, оценивая габариты. Сверху раздался смешливый голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если будешь так сильно сжимать, я задохнусь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я заметил, что ты мастер в комплиментах и уговорах, — Жунмянь чуть ослабил хватку и после недолгих колебаний прижался щекой к его груди. Грудь у Альфы была твердой как камень. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван обнял его в ответ, и Жунмянь почувствовал вибрацию в его грудной клетке, когда тот произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты же сам говорил, что у меня высокий эмоциональный интеллект.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вдоволь наобнимавшись и оставшись крайне довольным физической формой своего парня (Жунмянь втайне подумал, что было бы неплохо рассмотреть «пейзажи» под одеждой для более точной экспертизы), он наконец отпустил его. Жунмянь уехал, но в зеркало заднего вида видел, что Сюй Линван всё еще стоит на месте, провожая его взглядом. На душе стало необъяснимо жарко. «Неужели все влюбленные ведут себя так? Хотят приклеиться друг к другу навечно, а после короткой разлуки уже скучают и оборачиваются вслед?» Это было совершенно новое и пугающее чувство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2318,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>За последние дни он успел наплодить в сети кучу анонимных сообщений:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Что делать, если лучший друг стал рабом любви?» &amp;gt; «Друг детства впервые влюбился, боюсь, что его Альфа — обычный жиголо-альфонс. Как быть?» &amp;gt; «Друг ведет себя так, будто его опоили приворотным зельем, наплевал на все свои идеалы. Мне так беспомощно...»</w:t>
+        <w:t>【 Что делать, если лучший друг стал рабом любви?】  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【 Друг детства впервые влюбился, боюсь, что его Альфа — обычный жиголо-альфонс. Как быть?】  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【 Друг ведет себя так, будто его опоили приворотным зельем, наплевал на все свои идеалы. 】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я вдруг чувствую себя таким беспомощным...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В общем, Бай Нянь прошел через все стадии принятия. Он откашлялся и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>