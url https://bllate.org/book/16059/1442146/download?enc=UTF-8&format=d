--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тридцать попаданий из тридцати, максимальный балл. Держатель исторического рекорда: Сюй Линван. Время: девятнадцать секунд. — Первое место.</w:t>
+        <w:t>【Тридцать попаданий из тридцати, максимальный балл. Держатель исторического рекорда: Сюй Линван. Время: девятнадцать секунд. — Первое место.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пока раздавалось объявление, цифровая панель обновила глобальный рейтинг. Имя Сюй Линвана красовалось на первой строчке, а прежний лидер сместился на вторую. Кое-кто из Альф вспомнил: Маршал Чу в свои годы обожал упражнение на тридцать мишеней и оставил там свой след. Кадеты вскинули глаза на табло: и точно, на второй строчке теперь значилось имя Маршала Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -222,51 +222,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Если в следующий раз захотите вызвать меня на поединок, давайте обойдемся без стрельбы. А то получается, что я вас просто избиваю, — бросил Сюй Линван. Альфы на тренировочном поле, глядя на первую строчку на табло, лишь злобно сопели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло Фэн, видя, что шоу закончилось, усмехнулся и схватил брата за загривок: — Пошли. И впредь старайся меньше влипать в неприятности.</w:t>
+        <w:t>Ло Фэн, видя, что шоу закончилось, усмехнулся и схватил брата за загривок: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли. И впредь старайся меньше влипать в неприятности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да я и не влипал! — огрызнулся Ло Тянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,115 +350,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван не стал задерживаться на стрельбище.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Си Хай в толпе нервно потер лицо: — Где этот первокурсник так навострился стрелять? Мы на первом курсе только по неподвижным мишеням палили. Выглядит как пацан, а ведет себя как старый монстр в маске. — Больше я его на дуэль на мехах звать не буду. Его сила пугает, — Си Хай почувствовал, что в академии появился «ужасающий новичок».</w:t>
-[...63 lines deleted...]
-        <w:t>Увидев, как друг чешет затылок от страха, Ся Гаолан оставил его в покое. Пока в зале продолжали шептаться, он открыл интерфейс браслета и купил электронную книгу «Справочник адъютанта». Просмотрев варианты, он выбрал официальное издание от Генштаба — к нему в подарок шло маленькое методическое пособие, которое можно было закинуть в карман и зубрить в любую свободную минуту. Шанс выпадает подготовленным. Он решил начать заранее: если не выгорит с Сюй Линванем, адъютанты нужны многим. Нельзя класть все яйца в одну корзину.</w:t>
+        <w:t>Си Хай в толпе нервно потер лицо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где этот первокурсник так навострился стрелять? Мы на первом курсе только по неподвижным мишеням палили. Выглядит как пацан, а ведет себя как старый монстр в маске. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Больше я его на дуэль на мехах звать не буду. Его сила пугает, — Си Хай почувствовал, что в академии появился «ужасающий новичок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ся Гаолан задумчиво пробормотал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ведь он встречается с Чу Жунмянем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Хай чуть не подавился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты от жизни отстал! Инфоповод сменился: он только что обновил рекорд стрельбища и вписал новую строчку в свое резюме. Черт, почему этот рекорд побил не я? Пришел бы я в армию и хвастался на каждом углу, что обставил самого Маршала Чу. Представляешь, как бы я круто выглядел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ся Гаолан скептически посмотрел на друга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты придешь в армию с такими понтами, тебя там быстро по частям соберут. В вооруженных силах полно фанатичных последователей Маршала Чу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, как друг чешет затылок от страха, Ся Гаолан оставил его в покое. Пока в зале продолжали шептаться, он открыл интерфейс браслета и купил электронную книгу «Справочник адъютанта». Просмотрев варианты, он выбрал официальное издание от Генштаба — к нему в подарок шло маленькое методическое пособие, которое можно было закинуть в карман и зубрить в любую свободную минуту. Шанс выпадает подготовленным. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он решил начать заранее: если не выгорит с Сюй Линванем, адъютанты нужны многим. Нельзя класть все яйца в одну корзину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Си Хай планировал идти стандартным путем, шаг за шагом выбивая звания, но Ся Гаолан понимал — это путь в никуда. Их семьи обычные, таланты не запредельные, и шансы на продвижение в армейском «волчьем логове» ничтожны. Карьерная лестница после определенного момента становится слишком крутой, и многие так и застревают в чине младшего лейтенанта до самой пенсии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +638,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли ответил: — Мелкие трения на границе, ничего серьезного. Не стоит беспокойства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал кивнул, отложив бумаги на стол. Немного помолчав, он доверительно спросил: — Как думаешь, есть ли сейчас в армии кто-то, способный в будущем занять мое место?</w:t>
+        <w:t>Маршал кивнул, отложив бумаги на стол. Немного помолчав, он доверительно спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как думаешь, есть ли сейчас в армии кто-то, способный в будущем занять мое место?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Адъютант Ли служил Маршалу много лет, и такой вопрос был высшим знаком доверия. Маршал в последние годы сильно страдал от старых ран, полученных в приграничных сражениях. Официально он был в отпуске на лечении, но лишь приближенные знали, что его здоровье подорвано окончательно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,67 +718,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Удержать власть в армии — задача не из легких. Нужно уметь воевать, координировать тыл и при этом виртуозно разбираться в политике. Ли не преувеличивал: найти второго такого, как Маршал Чу, было невозможно, но даже если снизить планку — кандидатов не было. Одни были слишком поглощены борьбой за власть, другие пеклись только о выгоде своего клана, забывая об интересах страны. Кто-то был мелочен и мстителен, кто-то — заносчив и самонадеян. А кто-то, наоборот, слишком осторожен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Адъютант Ли считал, что лидеру вооруженных сил прежде всего нужна сталь в крови и истинная пассионарность. Маршал Чу поручил ему присматривать за кадрами в министерстве, и Ли честно наблюдал — наблюдал так усердно, что едва не облысел. Будучи человеком далеким от религии, он порой не выдерживал и мысленно взывал к небесам: «Ниспошлите нам хоть одного выдающегося главнокомандующего!» Нужен был кто-то с высоким эмоциональным интеллектом, умеющий вовремя отступить и вовремя нажать, обладающий талантом стратега и искусством управления людьми.</w:t>
-[...15 lines deleted...]
-        <w:t>Маршал Чу нахмурился: — В армии немало способных офицеров, но, к сожалению, в по-настоящему масштабных делах им не хватает масштаба личности. Он отхлебнул чаю: — Что скажешь о Ван Юе?</w:t>
+        <w:t>Адъютант Ли считал, что лидеру вооруженных сил прежде всего нужна сталь в крови и истинная пассионарность. Маршал Чу поручил ему присматривать за кадрами в министерстве, и Ли честно наблюдал — наблюдал так усердно, что едва не облысел. Будучи человеком далеким от религии, он порой не выдерживал и мысленно взывал к небесам: «Ниспошлите нам хоть одного выдающегося главнокомандующего!» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нужен был кто-то с высоким эмоциональным интеллектом, умеющий вовремя отступить и вовремя нажать, обладающий талантом стратега и искусством управления людьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В армии немало способных офицеров, но, к сожалению, в по-настоящему масштабных делах им не хватает масштаба личности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он отхлебнул чаю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что скажешь о Ван Юе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Слишком мало времени прошло, сложно судить, — ответил Ли. — На первый взгляд, к нему не подкопаешься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тридцать попаданий из тридцати, максимальный балл. Рекордсмен: Сюй Линван. Время: 19 секунд. 1-е место. К сожалению, ваш рекорд был побит. Не унывайте и продолжайте стремиться к успеху. 2-е место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— ... — !!!</w:t>
+        <w:t>— ...!!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Адъютант Ли внезапно почувствовал, как атмосфера вокруг Маршала сгустилась до предела. Он стал тише воды, ниже травы. Неужели плохие новости? Вая начала вторжение? Или стариканы из Совета снова завели шарманку о сокращении армии?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,51 +1022,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Чего ты замер как перед расстрелом? Ничего особенного. Просто какой-то юнец побил мой старый рекорд в Федеральном университете, вот и прислали уведомление, — произнес Маршал Чу максимально будничным тоном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У адъютанта Ли загорелись глаза: — Похоже, университет в этом году богат на таланты.</w:t>
+        <w:t>У адъютанта Ли загорелись глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, университет в этом году богат на таланты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маршал лишь загадочно усмехнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,67 +1118,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь узнал о случившемся только вечером, когда отправился перекусить. Юй Сю так и распирало от восторга: — Цяо Чжоу вызвал Сюй-сюэди (младшекурсник) на бой. Тот от поединка на мехах отказался и предложил стрельбу!</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь холодно хмыкнул: — Вечно эти типы находят кого-нибудь послабее, чтобы поиздеваться.</w:t>
+        <w:t>Чу Жунмянь узнал о случившемся только вечером, когда отправился перекусить. Юй Сю так и распирало от восторга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цяо Чжоу вызвал Сюй-сюэди (младшекурсник) на бой. Тот от поединка на мехах отказался и предложил стрельбу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь холодно хмыкнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вечно эти типы находят кого-нибудь послабее, чтобы поиздеваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Сю осекся: — Э-э...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1278,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И он еще побил рекорд Маршала Чу на стрельбище, — Юй Сю внимательно следил за лицом Жунмяня. Он ожидал увидеть сложную гамму чувств. Всё-таки парень побил рекорд отца — тут и гордость за любимого, и досада за родителя, на примере которого рос. Юй Сю уже приготовил слова утешения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но на лице Чу Жунмяня сияла неприкрытая радость. Чистейший восторг. Юй Сю: — ...</w:t>
+        <w:t>Но на лице Чу Жунмяня сияла неприкрытая радость. Чистейший восторг. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Сю: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Он просто невероятный! — выпалил Жунмянь. — Думаю, мой отец в молодости и в подметки не годился моему парню!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1614,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван втайне опасался: не решит ли Жунмянь, что он недостаточно крут, раз идет на такие уловки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но Чу Жунмянь лишь одобрительно кивнул: — И правильно сделал! Нужно использовать свои сильные стороны против чужих слабых. Ты побил рекорд моего отца — это уже запредельный уровень. Никто не идеален, а ты еще растешь, я в тебя верю. — Ты всегда кажешься таким уверенным и непоколебимым, я и не думал, что у тебя бывают такие маленькие хитрости в голове, — Жунмянь выглядел по-настоящему довольным.</w:t>
+        <w:t>Но Чу Жунмянь лишь одобрительно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И правильно сделал! Нужно использовать свои сильные стороны против чужих слабых. Ты побил рекорд моего отца — это уже запредельный уровень. Никто не идеален, а ты еще растешь, я в тебя верю. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты всегда кажешься таким уверенным и непоколебимым, я и не думал, что у тебя бывают такие маленькие хитрости в голове, — Жунмянь выглядел по-настоящему довольным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван даже растерялся: как можно радоваться несовершенству своего парня? Он посмотрел на Жунмяня, и на душе стало удивительно легко. Перед любимым человеком всегда хочется быть безупречным, но, возможно, искренность и мелкие слабости делают их ближе. Он рассказал о своей «хитрости» именно потому, что хотел быть с ним честным. Идеальность рождается из страха потерять любовь, а честность — из самой любви. «Я готов показать тебе себя настоящего».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,115 +1806,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Над стадионом пронесся легкий ветерок. Беговая дорожка под светом фонарей казалась покрытой серебристым инеем, и бегущие по ней спортсмены то и дело нарушали эту хрупкую ночную тишину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь лукаво улыбнулся: — Тогда попробуй поймай меня!</w:t>
+        <w:t>Чу Жунмянь лукаво улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда попробуй поймай меня!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Золотистая косичка выскользнула из рук Сюй Линвана, промелькнув между пальцев и оставив лишь мимолетное ощущение тепла. Сами кончики волос не могли быть теплыми, но Линван так самозабвенно перебирал их, что прядь впитала тепло его ладоней. И теперь это тепло «сбегало» вместе с обладателем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван смотрел на сияющее лицо Чу Жунмяня. Голубые глаза, золотые волосы — он был прекрасен, словно эльф. В нем было столько дерзости и живой радости, что все краски мира рядом с ним казались ярче. Он был похож на картину, написанную сочными, смелыми мазками. Обычной акварели не хватило бы, чтобы передать его энергию — он был открытым, настоящим и летящим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван невольно подошел ближе: — Мянь-Мянь, ты такой красивый.</w:t>
-[...15 lines deleted...]
-        <w:t>Слова сорвались сами собой — искренне, от самого сердца. Чу Жунмянь вздернул подбородок: — Я знаю.</w:t>
+        <w:t>Сюй Линван невольно подошел ближе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мянь-Мянь, ты такой красивый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова сорвались сами собой — искренне, от самого сердца. Чу Жунмянь вздернул подбородок: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван рассмеялся и осторожно поймал его за мизинец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1662,51 +1998,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я пойду к себе. Не провожай, я доберусь в один прыжок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван тепло улыбнулся: — Хорошо.</w:t>
+        <w:t>Сюй Линван тепло улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Перед уходом Чу Жунмянь на прощание сжал пальцы Линвана. Это мимолетное касание прошило Сюй Линвана будто разрядом тока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>