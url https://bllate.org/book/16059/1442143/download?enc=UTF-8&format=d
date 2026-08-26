--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -270,99 +270,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван присел передохнуть и отпил воды. Спина у него была мокрая насквозь еще в тот момент, когда он признавался Жунмяню. Он уже собирался уходить из зала, когда его окликнули.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сюй Линван, не хочешь сразиться? — Ван Юй стоял в перчатках, его взгляд был темным и тяжелым. Ван Юй только вернулся в академию. Услышав, что Жунмянь тоже здесь, он последовал за ним. Ему нужно было сорвать на ком-то злость, и встреча с Линванем в боксерском зале привела его в восторг. Поединок на ринге не считался проявлением неоправданной жестокости. Драки на мехах ему было мало — только реальный контакт тел мог нанести ощутимый урон и по-настоящему запугать противника.</w:t>
+        <w:t>— Сюй Линван, не хочешь сразиться? — Ван Юй стоял в перчатках, его взгляд был темным и тяжелым. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Юй только вернулся в академию. Услышав, что Жунмянь тоже здесь, он последовал за ним. Ему нужно было сорвать на ком-то злость, и встреча с Линванем в боксерском зале привела его в восторг. Поединок на ринге не считался проявлением неоправданной жестокости. Драки на мехах ему было мало — только реальный контакт тел мог нанести ощутимый урон и по-настоящему запугать противника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сейчас некогда, я иду спать. Побоксируем в другой раз, — ответил Сюй Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ван Юй презрительно хмыкнул, решив, что Линван просто трусит и избегает боя. Тот даже не взглянул на него и просто ушел. Сюй Линван знал о слухах про Жунмяня и Ван Юя, но он также знал, что это ложь. Сплетни, повторенные трижды, становятся истиной лишь для толпы, но он не верил злым языкам. У Ван Юя была репутация «идеального парня», но Линвана настораживало, почему этот «идеал» позволяет слухам плодиться, фактически вынуждая Жунмяня уступить общественному мнению. Он не знал Ван Юя лично и не хотел судить его предвзято, но сам факт того, что тот никогда не опровергал сплетни, вызывал у Линвана неприязнь.</w:t>
-[...15 lines deleted...]
-        <w:t>Вернувшись, он снова вымылся и сел за компьютер. Линь И уже сообщил Ло И и Фэн Шэну о своем решении перевестись на другой факультет. Оба его поддержали. Фэн Шэн: — Мы всё равно будем на связи.</w:t>
+        <w:t>Ван Юй презрительно хмыкнул, решив, что Линван просто трусит и избегает боя. Тот даже не взглянул на него и просто ушел. Сюй Линван знал о слухах про Жунмяня и Ван Юя, но он также знал, что это ложь. Сплетни, повторенные трижды, становятся истиной лишь для толпы, но он не верил злым языкам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ван Юя была репутация «идеального парня», но Линвана настораживало, почему этот «идеал» позволяет слухам плодиться, фактически вынуждая Жунмяня уступить общественному мнению. Он не знал Ван Юя лично и не хотел судить его предвзято, но сам факт того, что тот никогда не опровергал сплетни, вызывал у Линвана неприязнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись, он снова вымылся и сел за компьютер. Линь И уже сообщил Ло И и Фэн Шэну о своем решении перевестись на другой факультет. Оба его поддержали. Фэн Шэн: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы всё равно будем на связи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло И: — Будущее важнее всего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -862,67 +910,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На следующий день Сюй Линван отправился на занятия. В обед он зашел в столовую и первым же делом начал искать кого-то глазами. Юй Сю заметил его и окликнул: — Младшекурсник Сюй, обедай с нами!</w:t>
-[...15 lines deleted...]
-        <w:t>Линван кивнул друзьям и подошел с подносом. Чу Жунмянь глянул на его тарелку: — Ого, как много ты ешь.</w:t>
+        <w:t>На следующий день Сюй Линван отправился на занятия. В обед он зашел в столовую и первым же делом начал искать кого-то глазами. Юй Сю заметил его и окликнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Младшекурсник Сюй, обедай с нами!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван кивнул друзьям и подошел с подносом. Чу Жунмянь глянул на его тарелку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, как много ты ешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У Линвана был отличный аппетит, риса была целая гора. У самого Жунмяня в тарелке сиротливо лежал крошечный онигири и пара листиков салата, хотя мяса было достаточно. Сегодня у него был рис с говядиной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,67 +1022,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь: — Я перекусил сладостями утром, так что в обед аппетита нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван ел быстро и аккуратно. Когда Жунмянь закончил, Линван забрал и его поднос. Чу Жунмянь: — Я сам дойду, после обеда пар нет, так что пойду в общежитие отосплюсь.</w:t>
-[...15 lines deleted...]
-        <w:t>В присутствии Юй Сю Жунмянь вел себя очень сдержанно и немного смущенно. — Хорошо.</w:t>
+        <w:t>Сюй Линван ел быстро и аккуратно. Когда Жунмянь закончил, Линван забрал и его поднос. Чу Жунмянь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сам дойду, после обеда пар нет, так что пойду в общежитие отосплюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В присутствии Юй Сю Жунмянь вел себя очень сдержанно и немного смущенно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь посмотрел на Линвана. Тот, хоть и разговаривал в этот момент с Юй Сю, мгновенно поймал его взгляд. Выражение глаз Линвана в секунду изменилось — они стали обжигающе теплыми и нежными, с затаенной улыбкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1086,195 +1198,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав это, Чу Жунмянь задумался: значит, в этом году они не будут вместе. Он сейчас на третьем курсе, в следующем году — практика в армии. Омеги-пилоты там редкость, и даже с его статусом ему наверняка придется столкнуться с трудностями. Армия — это не вотчина семьи Чу, и Жунмянь сам не хотел поблажек, чтобы его не считали слабым. Когда он закончит учебу, Линван будет только на втором курсе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя Жунмянь просил его не провожать, Линван, продолжая беседу с Юй Сю, дошел с ними до корпусов. Общежитие беты было совсем рядом с омежьим. Юй Сю спохватился: — Ой, заболтался я с тобой и про время забыл. Ладно, еще увидимся!</w:t>
+        <w:t>Хотя Жунмянь просил его не провожать, Линван, продолжая беседу с Юй Сю, дошел с ними до корпусов. Общежитие беты было совсем рядом с омежьим. Юй Сю спохватился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, заболтался я с тобой и про время забыл. Ладно, еще увидимся!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он направился к входу, но в дверях столкнулся с кем-то, кто выносил мусор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Простите, я засмотрелся в браслет и не заметил вас!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Сю брезгливо отряхнул пятно на одежде: — В следующий раз будь осторожнее.</w:t>
-[...15 lines deleted...]
-        <w:t>Приводя себя в порядок, он раздраженно вскинул голову и замер, глядя вслед Сюй Линваню и Чу Жунмяню. Они шли к омежьему корпусу. «Стоп», — осенило Юй Сю. — «Что Линван там забыл? Неужели тоже заболтался с Председателем и не заметил, куда идет? Ну, допустим...» И тут Юй Сю увидел, как Сюй Линван взял Чу Жунмяня за руку.</w:t>
+        <w:t>Юй Сю брезгливо отряхнул пятно на одежде: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующий раз будь осторожнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приводя себя в порядок, он раздраженно вскинул голову и замер, глядя вслед Сюй Линваню и Чу Жунмяню. Они шли к омежьему корпусу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Стоп», — осенило Юй Сю. — «Что Линван там забыл? Неужели тоже заболтался с Председателем и не заметил, куда идет? Ну, допустим...» И тут Юй Сю увидел, как Сюй Линван взял Чу Жунмяня за руку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«ОНИ ДЕРЖАТСЯ ЗА РУКИ?!» Его глаза округлились, а рот открылся так, что туда влезло бы яйцо. Председатель и первокурсник Сюй... вместе?! Мозг Юй Сю просто отключился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем временем Сюй Линван, проводив Юй Сю, продолжил путь с Жунмянем. — Я же сказал — не провожай.</w:t>
+        <w:t>Тем временем Сюй Линван, проводив Юй Сю, продолжил путь с Жунмянем. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же сказал — не провожай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван: — Нам по пути, к тому же я хочу побыть с тобой подольше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь не стал спорить. Ему казалось, что Линван ведет себя немного собственнически, но в глубине души это было приятно. Они шли плечом к плечу, их руки время от времени соприкасались — мимолетный, дразнящий контакт. Спустя минуту Линван решился. Сначала он осторожно коснулся пальцев Жунмяня. Не встретив сопротивления, он пошел дальше — переплел свои пальцы с его, полностью взяв его руку в свою. Ладонь Линвана была сухой и теплой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь: — ... Он крепко сжал руку Линвана в ответ.</w:t>
+        <w:t>Чу Жунмянь: — ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он крепко сжал руку Линвана в ответ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В месте касания кожа мгновенно стала горячей. Жунмянь не удержался и опустил взгляд на их соединенные руки. Рука Линвана была заметно больше, рука Жунмяня — изящнее, и вместе они смотрелись удивительно гармонично. Дойдя до входа в общежитие, Сюй Линван впервые подумал, что эта дорога слишком короткая. Ему хотелось вести Жунмяня за руку еще очень долго.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,83 +1486,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, — Линван нехотя разжал пальцы. — Мянь-Мянь, я вчера так и не смог уснуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В его голосе слышалась улыбка. Чу Жунмянь: — Раз не спалось, иди сейчас досыпай, как я.</w:t>
-[...31 lines deleted...]
-        <w:t>Глаза Жунмяня сияли, как сапфиры. — Ну всё, я пошел, — тихо повторил он. Линван кивнул.</w:t>
+        <w:t>В его голосе слышалась улыбка. Чу Жунмянь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз не спалось, иди сейчас досыпай, как я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван замер, уловив скрытый смысл — значит, Жунмянь тоже не спал. Ладонь снова обожгло жаром. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Договорились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Жунмяня сияли, как сапфиры. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну всё, я пошел, — тихо повторил он. Линван кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Проводив Жунмяня взглядом, он развернулся. Тот факт, что средь бела дня он шел за руку с Председателем, не остался незамеченным. Сплетен не избежать, но Линван считал, что в любви нужно быть открытым. Ему безумно нравилось держать Жунмяня за руку. Она была такая мягкая, как нежное пирожное. А кожа — как бархатистый персик, с нежно-розовым оттенком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1502,51 +1742,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты сдохнуть хочешь, Дуань Сы?! Ты мне всё лицо своими слюнями залил! — приятель принялся в шутку его мутузить. — Ты же не оглох, сам послушай, что несут!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дуань Сы, уворачиваясь от ударов, только восхищенно выдохнул: — А младшекурсник Сюй-то — настоящий карьерист!</w:t>
+        <w:t>Дуань Сы, уворачиваясь от ударов, только восхищенно выдохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А младшекурсник Сюй-то — настоящий карьерист!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это точно. Сколько лет Чу Жунмянь ни с кем не встречался... Мать твое, откуда вообще взялся этот пацан? — Кадеты и сами не решались подкатывать к Жунмяню: влияния семьи не хватало, да и Жунмянь на них не смотрел. А теперь, узнав, что он занят, все почувствовали неприятный укол ревности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +2126,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Как только пара закончилась, Ли Жунянь подозвал Линвана к себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь протянул ему флешку: — Забери, посмотришь на досуге. У тебя сильный талант, не разбрасывайся им.</w:t>
+        <w:t>Ли Жунянь протянул ему флешку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Забери, посмотришь на досуге. У тебя сильный талант, не разбрасывайся им.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо, учитель Ли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,147 +2270,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А дела у Сюй Линвана и правда были — его вызвали на поединок в тренировочный зал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мой мех в ремонте, так что сразиться на машинах не получится. Но мы можем соревноваться в чем-то другом, — предложил Сюй Линван. Цяо Чжоу спросил: — И в чем же?</w:t>
+        <w:t>— Мой мех в ремонте, так что сразиться на машинах не получится. Но мы можем соревноваться в чем-то другом, — предложил Сюй Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цяо Чжоу спросил: — И в чем же?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цяо Чжоу был четверокурсником, и даже будь мех под рукой, Линван предпочел бы пока не лезть на рожон. Ремонт техники стал отличным предлогом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Постреляем, — ответил Сюй Линван. Цяо Чжоу небрежно усмехнулся: — Идет, как пожелаешь.</w:t>
+        <w:t>— Постреляем, — ответил Сюй Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цяо Чжоу небрежно усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идет, как пожелаешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И еще: поединок со мной стоит восемьдесят тысяч кредитов. Пожалуйста, оплатите счет перед началом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цяо Чжоу хоть и не дорожил такими деньгами, но возмутился: — Я помню твои расценки, они были ниже. С чего вдруг такая дискриминация?</w:t>
-[...31 lines deleted...]
-        <w:t>В толпе Ло Фэн усмехнулся, скрестив руки на груди: — А он принципиальный.</w:t>
+        <w:t>Цяо Чжоу хоть и не дорожил такими деньгами, но возмутился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я помню твои расценки, они были ниже. С чего вдруг такая дискриминация?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван ответил прямо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С того, что ты притащил с собой целую толпу зрителей. Ты пришел поглазеть, как я опозорюсь, так почему бы мне на тебе не заработать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В толпе Ло Фэн усмехнулся, скрестив руки на груди: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А он принципиальный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло Тянь глянул на брата и про себя отметил, что они тоже были в числе «общипанных». В первый раз он отдал пятьдесят тысяч, и сердце до сих пор кровью обливалось. Видя, что с другого дерут еще больше, он даже почувствовал облегчение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>