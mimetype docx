--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -30,67 +30,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У Сюй Линвана после обеда было всего две пары, после которых он сразу отправился в тренировочный центр. Когда он уже заходил в зал, дорогу ему преградили несколько Альф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Есть дело? — Линван с недоумением оглядел их. Лидер группы произнес: — Хотим вызвать тебя на спарринг. Слышали, ставка 50 кредитов за бой. Я уже перевел деньги.</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван присмотрелся: — Вы с четвертого курса?</w:t>
+        <w:t>— Есть дело? — Линван с недоумением оглядел их. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лидер группы произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотим вызвать тебя на спарринг. Слышали, ставка 50 кредитов за бой. Я уже перевел деньги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван присмотрелся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы с четвертого курса?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Альфы смутились. Вызывать первокурсника, будучи выпускниками, выглядело как попытка задавить опытом и авторитетом. Если бы Линван отказался, никто бы его не винил, но они бы расстроились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -126,83 +174,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вовсе нет. Мои навыки пилотирования пока не так высоки, так что, если старшие товарищи дадут мне пару уроков, я только выиграю от этого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его вежливость обезоруживала. Старшекурсники, пришедшие с не самым добрым настроем, заметно смягчились. Они зашли в зал, настроили симуляторы на режим дуэли. Линван спросил: — Я бы хотел записать бой для последующего разбора. Вы не против?</w:t>
-[...31 lines deleted...]
-        <w:t>Это был первый раз, когда Сюй Линван всерьез сражался на мехе класса A. Сев в кабину, он выпустил ментальную силу. Синхронизация установилась на уровне 50% — его обычный тренировочный режим, но в этот раз он поднял планку до 55%. Мех класса A разительно отличался от класса C. Сюй Линван почувствовал, как расширился обзор, движения противника стали читаться гораздо четче. Раньше на «консервной банке» класса C ему приходилось компенсировать недостатки техники чистым мастерством и волей; теперь же мех делал часть работы за него, позволяя полностью сосредоточиться на тактике.</w:t>
+        <w:t>Его вежливость обезоруживала. Старшекурсники, пришедшие с не самым добрым настроем, заметно смягчились. Они зашли в зал, настроили симуляторы на режим дуэли. Линван спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы хотел записать бой для последующего разбора. Вы не против?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этому приему он научился у мастера Дуаня: пересматривать свои бои, выискивать ошибки и работать над слабыми местами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не вопрос. Мы тоже возьмем копию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был первый раз, когда Сюй Линван всерьез сражался на мехе класса A. Сев в кабину, он выпустил ментальную силу. Синхронизация установилась на уровне 50% — его обычный тренировочный режим, но в этот раз он поднял планку до 55%. Мех класса A разительно отличался от класса C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван почувствовал, как расширился обзор, движения противника стали читаться гораздо четче. Раньше на «консервной банке» класса C ему приходилось компенсировать недостатки техники чистым мастерством и волей; теперь же мех делал часть работы за него, позволяя полностью сосредоточиться на тактике.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сначала они сошлись на световых мечах. Линван редко использовал дальнобойные снаряды, приберегая их для критических моментов. Заметив, что соперник тоже настроен на ближний бой, он стал предельно серьезен. Уважение к противнику — залог хорошего боя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,83 +334,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Он еще совсем зеленый, но держаться так долго против выпускника — уже достижение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван снова увернулся от выпада рапирой. Он понимал, что победить четверокурсника сегодня вряд ли получится, но это был бесценный опыт. В итоге половина корпуса его меха была «разбита». Он спокойно признал: — Я проиграл.</w:t>
+        <w:t>Сюй Линван снова увернулся от выпада рапирой. Он понимал, что победить четверокурсника сегодня вряд ли получится, но это был бесценный опыт. В итоге половина корпуса его меха была «разбита». Он спокойно признал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я проиграл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Альфы с трибун спрыгнули на арену. Линван встретил их улыбкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы пришли проверить тебя, когда услышали про рекорд Маршала. Хоть ты и проиграл сейчас, твой потенциал поражает. — Давай как-нибудь повторим.</w:t>
+        <w:t>— Мы пришли проверить тебя, когда услышали про рекорд Маршала. Хоть ты и проиграл сейчас, твой потенциал поражает. Давай как-нибудь повторим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван кивнул: — Тот рекорд был по тактическому командованию. В одиночном бою я пока не так силен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +446,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо за науку, в следующий раз я постараюсь победить, — без тени уныния добавил Сюй Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он ушел, Альфа, который с ним дрался, Си Хай, перестал притворяться невозмутимым. Он схватился за голову: — Твою мать... Ну и силища у него. Мне пришлось поднять синхронизацию до 80%, башка чуть не лопнула!</w:t>
+        <w:t>Когда он ушел, Альфа, который с ним дрался, Си Хай, перестал притворяться невозмутимым. Он схватился за голову: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Черт... Ну и силища у него. Мне пришлось поднять синхронизацию до 80%, башка чуть не лопнула!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да ладно тебе, преувеличиваешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -414,83 +542,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Си Хай взвыл: — Блин, ну я же выиграл! Как это «покорил»? Это он должен был впечатлиться моей мощью!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Другой, более спокойный Альфа, заметил: — У него талант к ближнему бою, но его главная фишка — наблюдение и мгновенная реакция. Мы тратим доли секунды на раздумья, а он бьет сразу, без пауз. И он прав: его истинная стихия — командование. Там он будет страшен.</w:t>
-[...31 lines deleted...]
-        <w:t>В армии таланта мало — нужны ресурсы и родословная. Некоторые двери открываются не перед всеми. Спокойный Альфа хитро улыбнулся: — А для чего, по-твоему, существует наш университет? Не забывай, многие высшие офицеры здесь преподают. Золото всегда блестит — если его заметят нужные люди, ему помогут.</w:t>
+        <w:t>Другой, более спокойный Альфа, заметил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У него талант к ближнему бою, но его главная фишка — наблюдение и мгновенная реакция. Мы тратим доли секунды на раздумья, а он бьет сразу, без пауз. И он прав: его истинная стихия — командование. Там он будет страшен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Хай скептически хмыкнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочу портить малину, но пробиться в командиры без связей и знатного рода почти нереально. У него слишком простое происхождение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В армии таланта мало — нужны ресурсы и родословная. Некоторые двери открываются не перед всеми. Спокойный Альфа хитро улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А для чего, по-твоему, существует наш университет? Не забывай, многие высшие офицеры здесь преподают. Золото всегда блестит — если его заметят нужные люди, ему помогут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Си Хай: — Ладно тебе, он всего лишь первокурсник. Может, это просто вспышка на мгновение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,195 +686,323 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А я так не думаю. Посмотри на всех предыдущих гениев — кто из них побил рекорд Маршала? Знаешь, я тут подумал... а не пойти ли мне к нему в адъютанты в будущем? — с живым интересом произнес Ся Гаолан, тот самый спокойный Альфа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Си Хай чуть не поперхнулся от такой наглости: — Ся Гаолан, ты часом не свихнулся? Где я? Я вообще жив? Неужели я слышу от тебя этот бред? Ты после выпуска гарантированно получишь звание младшего лейтенанта. А Сюй Линван — просто мальчишка. Какой еще адъютант? Выкинь это из головы!</w:t>
-[...15 lines deleted...]
-        <w:t>Остальные Альфы тоже были в шоке: — Старина Ся, Си Хай прав. Зачем тебе так унижаться?</w:t>
+        <w:t>Си Хай чуть не поперхнулся от такой наглости: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ся Гаолан, ты часом не свихнулся? Где я? Я вообще жив? Неужели я слышу от тебя этот бред? Ты после выпуска гарантированно получишь звание младшего лейтенанта. А Сюй Линван — просто мальчишка. Какой еще адъютант? Выкинь это из головы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные Альфы тоже были в шоке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старина Ся, Си Хай прав. Зачем тебе так унижаться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да-да, не принимай импульсивных решений!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Гаолан лишь усмехнулся: — Я же не дурак. Я просто рассуждаю. Вот если парень добьется успеха, тогда и пойду. А пока это просто мысли вслух.</w:t>
-[...15 lines deleted...]
-        <w:t>Си Хай с облегчением выдохнул: — Ну и слава богу. А то я думал, ты реально тронулся. Всегда был таким рассудительным, и вдруг — на тебе, чуть инфаркт мне не устроил.</w:t>
+        <w:t>Ся Гаолан лишь усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же не дурак. Я просто рассуждаю. Вот если парень добьется успеха, тогда и пойду. А пока это просто мысли вслух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Хай с облегчением выдохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и слава богу. А то я думал, ты реально тронулся. Всегда был таким рассудительным, и вдруг — на тебе, чуть инфаркт мне не устроил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ся Гаолан загадочно промолчал. Си Хай, поймав его улыбку, снова нервно сглотнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван скопировал запись боя и отвез мех в ремонтную мастерскую. Владелец мастерской был завален работой: с возвращением четверокурсников частота поломок резко возросла. Он был измотан, но счастлив — деньги текли рекой. Он сразу узнал Сюй Линвана: такой красавчик на «консервной банке» класса C — зрелище запоминающееся. В этот раз Линван привез мех класса A. Владелец удивленно вскинул брови: — Сменил машину? Эта модель стоит целое состояние.</w:t>
-[...31 lines deleted...]
-        <w:t>Сюй Линван улыбнулся и начал торговаться. Владелец, картинно «истекая кровью» от такой прижимистости, скинул сотню. — Договорились. Спасибо, босс.</w:t>
+        <w:t>Сюй Линван скопировал запись боя и отвез мех в ремонтную мастерскую. Владелец мастерской был завален работой: с возвращением четверокурсников частота поломок резко возросла. Он был измотан, но счастлив — деньги текли рекой. Он сразу узнал Сюй Линвана: такой красавчик на «консервной банке» класса C — зрелище запоминающееся. В этот раз Линван привез мех класса A. Владелец удивленно вскинул брови: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сменил машину? Эта модель стоит целое состояние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель подарил, — ответил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяин присвистнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видимо, учитель в тебе души не чает. Повреждения пустяковые, с тебя 1500 кредитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван улыбнулся и начал торговаться. Владелец, картинно «истекая кровью» от такой прижимистости, скинул сотню. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Договорились. Спасибо, босс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Забирай в среду, — бросил мастер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,179 +1022,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Несмотря на внешнее спокойствие, поражение оставило горький осадок. Линван понимал, что проигрывать — это нормально, но неприятное чувство в груди никуда не делось. Сознание, вопреки логике, «ушло в самоволку» и предавалось унынию. Проходя мимо любимой пекарни, он зашел и купил клубничный торт. А в цветочном магазине заказал букет свежих цветов. Настроение немного улучшилось. Вернувшись в общежитие, он застал там Ло И и Линь И. Ло И корпел над заданием, после чего кивнул парням и ушел на тренировку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь И изучал пособие по ремонту мехов. Увидев Линвана, он просиял: — Линван, ты просто космос! Весь универ только и говорит о Рейтинге Пика. Ты — гений без всяких оговорок!</w:t>
+        <w:t>Линь И изучал пособие по ремонту мехов. Увидев Линвана, он просиял: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Линван, ты просто потрясающий! Весь универ только и говорит о Рейтинге Пика. Ты — гений без всяких оговорок!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линвану казалось, что он идет по вате. В академии он до этого момента не проигрывал ни разу, и сегодняшний проигрыш заставил его трезво взглянуть на себя. Не привыкший к поражениям, он чувствовал, как «плывет» его психологический настрой. Он строго предупредил себя: никто не выигрывает вечно. Нужно понять причину и стать лучше. Путь к вершине никогда не бывает гладким.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мне еще многому нужно учиться, — ответил он. Линь И замер: — Ого, в этом весь ты. Слушай, у меня тут идея, хочу совета. Думаю в следующем году перевестись на механический факультет. Что скажешь?</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван поставил торт на стол: — Почему ты хочешь сменить специальность?</w:t>
+        <w:t>— Мне еще многому нужно учиться, — ответил он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь И замер: — Ого, в этом весь ты. Слушай, у меня тут идея, хочу совета. Думаю в следующем году перевестись на механический факультет. Что скажешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван поставил торт на стол: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты хочешь сменить специальность?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В Федеральном университете на первом курсе можно было перевестись без особых условий, если за тобой не числилось нарушений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Знаешь, мне больше нравится разбирать мехи и копаться в их деталях, чем сидеть внутри. Командный факультет кажется мне скучным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мой совет — переводись, — отрезал Линван. Линь И изумленно схватился за голову: — И ты даже не попытаешься меня отговорить?!</w:t>
+        <w:t>— Мой совет — переводись, — отрезал Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь И изумленно схватился за голову: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ты даже не попытаешься меня отговорить?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Если тебе не нравится на командном, то на механическом будет лучше. Твой интерес — это самое важное. Уверен, ты станешь отличным механиком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На душе у Линь И потеплело. Он засуетился, не зная, куда деть руки: — Мне так приятно это слышать.</w:t>
+        <w:t>На душе у Линь И потеплело. Он засуетился, не зная, куда деть руки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне так приятно это слышать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Раз приятно, значит, будешь чинить мой мех со скидкой? — добавил Линван. Трогательность момента улетучилась за секунду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,83 +1310,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ни одна дорога не бывает идеально ровной. Найти то, что любишь, и ради чего готов пахать — это уже большое счастье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь И был растроган до глубины души: — Я это запишу и маме с папой перескажу. У тебя есть еще какие-нибудь наставления?</w:t>
+        <w:t>Линь И был растроган до глубины души: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я это запишу и маме с папой перескажу. У тебя есть еще какие-нибудь наставления?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван запнулся: — Нет. Всё, иссяк.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь И все равно был счастлив. Он протянул Линвану пачку своих любимых чипсов: — На, поешь.</w:t>
+        <w:t>Линь И все равно был счастлив. Он протянул Линвану пачку своих любимых чипсов: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На, поешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я сначала в душ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1214,83 +1646,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вечером после пар Сюй Линван, прихватив клубничный торт, отправился в студенческий совет. У Чу Жунмяня сегодня не было занятий, так что он дежурил там. За выходные Сюй Линван всё для себя решил: он хочет попробовать отношения с Чу Жунмянем. А раз решение принято — отступать он не привык.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подойдя к дверям 206-го кабинета, Линван невольно замедлил шаг. Сердце предательски забилось от беспричинного волнения. Зайдя внутрь, он увидел, что Чу Жунмянь уткнулся в документы. Линван поставил коробочку на стол: — Купил торт. Не знаю, любишь ли ты такое?</w:t>
-[...31 lines deleted...]
-        <w:t>Сюй Линван как бы невзначай отвел взгляд: — Ясно. Запомню.</w:t>
+        <w:t>Подойдя к дверям 206-го кабинета, Линван невольно замедлил шаг. Сердце предательски забилось от беспричинного волнения. Зайдя внутрь, он увидел, что Чу Жунмянь уткнулся в документы. Линван поставил коробочку на стол: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Купил торт. Не знаю, любишь ли ты такое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь поднял голову, его голубые глаза радостно блеснули. Он тут же открыл коробку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выглядит аппетитно! Я обожаю сладости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван как бы невзначай отвел взгляд: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ясно. Запомню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь слегка повел ушами — обоим сейчас было немного не по себе в компании друг друга. Он взял ложечку и принялся за торт, делая вид, что полностью поглощен едой, хотя на самом деле весь превратился в слух, ловя каждое движение Линвана. «Линван пошел разбирать бумаги... Линван налил воды... Линван сел на место...» Каждый его шаг был под пристальным вниманием «кота».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,83 +1838,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Готово, — быстро черкнул Жунмянь. Омега так же быстро исчез за дверью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Напряжение немного спало, и Линван наконец нашел голос: — У тебя есть время? Хотел предложить прогуляться по Малому лесу.</w:t>
-[...31 lines deleted...]
-        <w:t>Они вышли из здания. Чу Жунмянь то и дело бросал на Линвана косые взгляды, смущенно пиная камушки на дороге. Его золотистые волосы забавно подпрыгивали при каждом шаге. Было уже поздно, и в лесу почти никого не было. Линван мягко заметил: — Почему сегодня без косички?</w:t>
+        <w:t>Напряжение немного спало, и Линван наконец нашел голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть время? Хотел предложить прогуляться по Малому лесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Малый лес при академии был размером с хороший парк — с густой растительностью и тихими тропинками. Идеальное место для пробежек, разговоров по душам... и признаний. Сердце Чу Жунмяня пропустило удар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вышли из здания. Чу Жунмянь то и дело бросал на Линвана косые взгляды, смущенно пиная камушки на дороге. Его золотистые волосы забавно подпрыгивали при каждом шаге. Было уже поздно, и в лесу почти никого не было. Линван мягко заметил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему сегодня без косички?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я был у папы и заметил, что ему очень идет ходить с распущенными волосами. Решил тоже попробовать. Что, некрасиво? — занервничал Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +2078,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмяню даже захотелось ущипнуть себя за ногу. Кажется, ему сейчас признаются в любви! За всю его жизнь никто никогда не делал этого так. «Вот она — настоящая студенческая романтика... Жунмянь, только не вздумай улыбаться во весь рот!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван произнес: — Чу Жунмянь, могу ли я... стать твоим парнем? Я буду очень хорошо к тебе относиться. Буду радовать тебя и защищать. — Я буду с тобой предельно искренним.</w:t>
+        <w:t>Сюй Линван произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чу Жунмянь, могу ли я... стать твоим парнем? Я буду очень хорошо к тебе относиться. Буду радовать тебя и защищать. Я буду с тобой предельно искренним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если чувства развиваются слишком быстро — можно перегореть. Если слишком медленно — всё остынет. Для него это были первые отношения, первая попытка полюбить кого-то по-настоящему, и он не знал правильного темпа. Но ведь это их любовь. А значит, она должна быть уникальной, свободной от правил — такой, куда ведет само сердце.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,83 +2158,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Можешь. Я согласен, Сюй Линван. Будь моим парнем, — с сияющей улыбкой ответил Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сердце Сюй Линвана захлестнула волна чистой радости. Он машинально сделал шаг вперед, но тут же отступил назад, соблюдая дистанцию и оставаясь на месте с безупречным чувством такта. — Можно мне называть тебя Мянь-Мянь? А то «Председатель» звучит как-то отчужденно.</w:t>
-[...31 lines deleted...]
-        <w:t>Сюй Линван рассмеялся: — Подожди меня здесь минутку.</w:t>
+        <w:t>Сердце Сюй Линвана захлестнула волна чистой радости. Он машинально сделал шаг вперед, но тут же отступил назад, соблюдая дистанцию и оставаясь на месте с безупречным чувством такта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можно мне называть тебя Мянь-Мянь? А то «Председатель» звучит как-то отчужденно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь проявил великодушие: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Называй как хочешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подожди меня здесь минутку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда Линван ушел, Чу Жунмянь прислонился к дереву. В его груди словно поселился маленький олененок, который прыгал от восторга. Он и сам не удержался и пару раз радостно подпрыгнул на месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,179 +2302,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А Сюй Линван тем временем побежал за цветами. Выскочив за ворота академии, он сам не заметил, как перешел на бег. Он не знал, почему бежит, просто так велело сердце. Добежав до опушки леса, он замедлил шаг, потом снова прибавил, опять замедлил и снова ускорился. Наконец он запыхавшийся замер перед Чу Жунмянем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь, заметив приближающуюся фигуру, тут же принял невозмутимый и чинный вид, но встретившись взглядом с Линванем, снова стал смотреть на него прямо и уверенно. Сюй Линван протянул ему букет: — Заказывал цветы еще днем. Из-за того, что не хватало розовых роз, пришлось немного подождать.</w:t>
-[...31 lines deleted...]
-        <w:t>Он обнял цветы и пошел вперед. Пройдя немного, он протянул букет обратно Линваню: — Тяжелый. Неси ты.</w:t>
+        <w:t>Жунмянь, заметив приближающуюся фигуру, тут же принял невозмутимый и чинный вид, но встретившись взглядом с Линванем, снова стал смотреть на него прямо и уверенно. Сюй Линван протянул ему букет: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заказывал цветы еще днем. Из-за того, что не хватало розовых роз, пришлось немного подождать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь никогда еще не получал букета, который бы так его радовал. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно уж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обнял цветы и пошел вперед. Пройдя немного, он протянул букет обратно Линваню: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тяжелый. Неси ты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван с улыбкой в глазах принял ношу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты... ты почему опять замолчал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван усмехнулся: — Внезапно не знаю, что сказать.</w:t>
-[...47 lines deleted...]
-        <w:t>«Слов не подобрать?! А как же ты это только что сказал!» — в шутку возмутился про себя Жунмянь.</w:t>
+        <w:t>Сюй Линван усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Внезапно не знаю, что сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь посмотрел на него и почему-то сам начал смеяться. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И это называется «высокий эмоциональный интеллект»? Разве в такой момент не полагается что-нибудь сказать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Сюй Линвана звучал для Жунмяня немного приглушенно, создавая ощущение какой-то нереальности: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чувства слишком сильны... я не могу их выразить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не можешь выразить свои мысли? Как тебе вообще удалось это сказать?!» — в шутку возмутился про себя Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>