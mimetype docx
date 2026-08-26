--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -14,99 +14,163 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вечером, когда пришло время ложиться, Себель просматривал документы. Чу Жунмянь в пижаме замер у дверей спальни и тихо постучал. В глазах Себеля промелькнула теплота: — Входи, дитя.</w:t>
-[...15 lines deleted...]
-        <w:t>Чу Жунмянь зашел, закрыл дверь и, нырнув под одеяло, глухо пробормотал: — Давно я не спал вместе с тобой, папа.</w:t>
+        <w:t>Вечером, когда пришло время ложиться, Себель просматривал документы. Чу Жунмянь в пижаме замер у дверей спальни и тихо постучал. В глазах Себеля промелькнула теплота: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Входи, дитя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь зашел, закрыл дверь и, нырнув под одеяло, глухо пробормотал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давно я не спал вместе с тобой, папа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С тех пор как ему исполнилось семь-восемь лет и он стал самостоятельным, он спал один. Лишь изредка, когда он болел — еще до развода родителей — Себель оставался с ним на ночь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Теперь у нас впереди много времени. Я тоже скучал по этому, — Себель выключил свет пультом. В темноте послышался шорох одеяла — он лег рядом. Их золотистые волосы рассыпались по подушкам. Себель повернулся к сыну и с улыбкой в голосе произнес: — Ну а теперь можешь раскрыть мне свой секрет.</w:t>
+        <w:t>— Теперь у нас впереди много времени. Я тоже скучал по этому, — Себель выключил свет пультом. В темноте послышался шорох одеяла — он лег рядом. Их золотистые волосы рассыпались по подушкам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель повернулся к сыну и с улыбкой в голосе произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну а теперь можешь раскрыть мне свой секрет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В густой темноте Чу Жунмянь густо покраснел. Отсутствие света парадоксальным образом помогло ему расслабиться и начать рассказ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -158,163 +222,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Да кто это такой?! Устроил резню в рейтинге на выходных! Совсем с катушек съехал!!!】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слегка виновато Линван кликнул по ссылке. Внутри стоял сплошной стон — кадеты были в ужасе и ярости. В теме было уже больше двух тысяч постов, и каждую секунду добавлялся новый. Сюй Линвану стало не по себе, и он поспешно закрыл вкладку. «Выходные созданы для отдыха», — подумал он, умылся и быстро заснул. Однако в эту ночь многие не могли сомкнуть глаз из-за него; некоторые даже подумывали вернуться в академию пораньше, чтобы отвоевать свои позиции.</w:t>
-[...15 lines deleted...]
-        <w:t>Маршалу Чу тоже не спалось. Сын уехал к Себелю, и сегодня он ужинал в гордом одиночестве. «Одинокий старик», — вздохнул он про себя. Пока он занимался военными делами, тетя Хун принесла ему чай. Маршал отвечал на запросы генералов, когда почувствовал вибрацию браслета. У него стоял беззвучный режим, но важные уведомления он не игнорировал. Даже находясь на отдыхе, человек его положения завален делами. Увидев письмо от Федерального университета, он удивился: вроде бы ничего важного там не намечалось. Однако сначала он закончил с делами штаба.</w:t>
+        <w:t>Слегка виновато Линван кликнул по ссылке. Внутри стоял сплошной стон — кадеты были в ужасе и ярости. В теме было уже больше двух тысяч постов, и каждую секунду добавлялся новый. Сюй Линвану стало не по себе, и он поспешно закрыл вкладку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Выходные созданы для отдыха», — подумал он, умылся и быстро заснул. Однако в эту ночь многие не могли сомкнуть глаз из-за него; некоторые даже подумывали вернуться в академию пораньше, чтобы отвоевать свои позиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршалу Чу тоже не спалось. Сын уехал к Себелю, и сегодня он ужинал в гордом одиночестве. «Одинокий старик», — вздохнул он про себя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он занимался военными делами, тетя Хун принесла ему чай. Маршал отвечал на запросы генералов, когда почувствовал вибрацию браслета. У него стоял беззвучный режим, но важные уведомления он не игнорировал. Даже находясь на отдыхе, человек его положения завален делами. Увидев письмо от Федерального университета, он удивился: вроде бы ничего важного там не намечалось. Однако сначала он закончил с делами штаба.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лишь к десяти вечера, закончив с документами и приняв душ, Маршал Чу прилег и решил разобрать личные сообщения. Один из сенаторов приглашал его на обед — Маршал согласился: живя на Императорской звезде, нельзя полностью игнорировать политиков. Светские связи давались ему проще военных стратегий. Наконец он добрался до того самого письма из академии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【4-й уровень, тактическая симуляция: Заброшенная планета. Рекордсмен: Сюй Линван. Время: 15 минут. Позиция: 1-е место. Сожалеем, ваш исторический рекорд был побит. Продолжайте стараться! Ваша позиция: 2-е место.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— ... — !!!</w:t>
-[...15 lines deleted...]
-        <w:t>Маршал Чу на мгновение застыл, не веря своим глазам. Что это только что промелькнуло перед ним?! Его рекорд... Рекорд, который он удерживал десятилетиями, побит? И кем — этим самым Альфой? Он и раньше запомнил имя Сюй Линвана, но думал, что их пути не пересекутся. Оказалось, хватило одной ночи, чтобы они столкнулись лбами. Маршал впервые за долгое время потерял дар речи.</w:t>
+        <w:t>— ...!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу на мгновение застыл, не веря своим глазам. Что это только что промелькнуло перед ним?! Его рекорд... Рекорд, который он удерживал десятилетиями, побит? И кем — этим самым Альфой? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и раньше запомнил имя Сюй Линвана, но думал, что их пути не пересекутся. Оказалось, хватило одной ночи, чтобы они столкнулись лбами. Маршал впервые за долгое время потерял дар речи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Как он мог побить мой рекорд? Он же всего лишь первокурсник! — Маршал Чу мрачно смотрел на имя на панели. Обычно студенты исчезают из «Рейтинга Пика» после выпуска. Остаются только исторические рекорды, и если их кто-то превосходит, бывшему лидеру приходит уведомление. За все эти годы никто даже близко не подбирался к его времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Невозможно. Я поставил этот рекорд, будучи на четвертом курсе, уже имея опыт реальных боевых действий. Откуда у первокурсника Сюй Линвана такое мощное стратегическое мышление?» Маршал нахмурился и снова открыл досье на парня. Первое место на вступительных с Шестой планеты, отличные оценки, семья — «чистый лист», жизнь пресная, как лапша без приправ. Единственное, что заслуживало внимания — похищение космическими пиратами на два года. Тогда он был еще подростком. Выжил — и то хлеб. Неужели пираты его натаскали? Едва эта мысль появилась, Маршал сам её отверг. Пираты — прагматики, они не стали бы вкладывать столько сил в чужака без выгоды. Оставался лишь один вариант.</w:t>
+        <w:t>«Невозможно. Я поставил этот рекорд, будучи на четвертом курсе, уже имея опыт реальных боевых действий. Откуда у первокурсника Сюй Линвана такое мощное стратегическое мышление?» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал нахмурился и снова открыл досье на парня. Первое место на вступительных с Шестой планеты, отличные оценки, семья — «чистый лист», жизнь пресная, как лапша без приправ. Единственное, что заслуживало внимания — похищение космическими пиратами на два года. Тогда он был еще подростком. Выжил — и то хлеб. Неужели пираты его натаскали? Едва эта мысль появилась, Маршал сам её отверг. Пираты — прагматики, они не стали бы вкладывать столько сил в чужака без выгоды. Оставался лишь один вариант.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Неужели он гений? — засомневался Маршал. Но Сюй Линван — всего лишь Альфа класса C. Маршал Чу вспомнил о Чу Жунмяне, и его охватил гнев. Сон как рукой сняло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +462,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На следующее утро зазвонил будильник. Сюй Линван собрался и вышел. Сначала — в больницу на генный тест, а днем — к семье Гу давать частные уроки. Благодаря записи он пришел на двадцать минут раньше и вскоре был приглашен в кабинет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Врач окинул его взглядом: — Присаживайтесь. Жалобы на самочувствие есть?</w:t>
+        <w:t>Врач окинул его взглядом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Присаживайтесь. Жалобы на самочувствие есть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нет. Я хочу проверить свой генный ранг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,67 +606,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В Федеральном университете.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Врач улыбнулся еще шире: — О, в Федеральный очень трудно поступить.</w:t>
-[...15 lines deleted...]
-        <w:t>Когда забор крови был окончен, врач напутствовал: — Если твой ранг изменился, когда придешь после обеда, мы можем попросить тебя выпустить феромоны, чтобы оценить их интенсивность.</w:t>
+        <w:t>Врач улыбнулся еще шире: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, в Федеральный очень трудно поступить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда забор крови был окончен, врач напутствовал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если твой ранг изменился, когда придешь после обеда, мы можем попросить тебя выпустить феромоны, чтобы оценить их интенсивность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +926,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты закончил завтракать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав голос папы, Чу Жунмянь внезапно почувствовал укол совести — как будто он втайне от старших завел тайный роман. Он схватил недоеденный тост, пересел с обеденного стола на диван и ответил: — Да, поел.</w:t>
+        <w:t>Услышав голос папы, Чу Жунмянь внезапно почувствовал укол совести — как будто он втайне от старших завел тайный роман. Он схватил недоеденный тост, пересел с обеденного стола на диван и ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, поел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он украдкой взглянул на Себеля; тот уже углубился в чтение книги. Жунмянь отвел взгляд, откусил хлеб и принялся строчить ответ обеими руками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,131 +1262,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На самом деле, сразу после теста он устроился на подработку и был похищен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Совсем память девичья... Ты заходи, мне нужно протестировать твои феромоны.</w:t>
-[...31 lines deleted...]
-        <w:t>Сюй Линван кивнул и начал медленно высвобождать свою сущность. Концентрация феромонов в маленькой комнате стала стремительно расти. Врач, стоя перед аппаратом, настраивал параметры; глядя на цифры на панели, он невольно дернул веком. Спустя пять минут он скомандовал: — Всё, достаточно. Убирай их.</w:t>
+        <w:t>— Ты можешь забыть об этом?... Так заходи, мне нужно протестировать твои феромоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Врач провел Сюй Линвана во внутренний кабинет, плотно закрыл окна и двери, включил белый аппарат и надел защитную маску. Через фильтр его голос звучал немного приглушенно и искаженно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Готово. Можешь выпускать феромоны. Не торопись, расслабься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван кивнул и начал медленно высвобождать свою сущность. Концентрация феромонов в маленькой комнате стала стремительно расти. Врач, стоя перед аппаратом, настраивал параметры; глядя на цифры на панели, он невольно дернул веком. Спустя пять минут он скомандовал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, достаточно. Убирай их.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Врач тут же включил принудительную вентиляцию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Теперь ложись в эту капсулу на обследование. Кстати, куртку лучше снять, и проследи, чтобы внутри не было ничего металлического.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван снял верхнюю одежду и скользнул в аппарат. Раздался мерный гул работающих механизмов. Открыв глаза, он увидел кольцо белого света; узкое пространство капсулы позволяло лежать только прямо, не шевелясь. Прошло около десяти минут. Когда ложе выехало обратно, врач произнес: — Это был просто общий осмотр. Интенсивность твоих феромонов очень высокая, впечатляет. Обычно этот показатель напрямую коррелирует с сексуальной потенцией, так что, если будет время, можешь зайти провериться и по этой части.</w:t>
+        <w:t>Сюй Линван снял верхнюю одежду и скользнул в аппарат. Раздался мерный гул работающих механизмов. Открыв глаза, он увидел кольцо белого света; узкое пространство капсулы позволяло лежать только прямо, не шевелясь. Прошло около десяти минут. Когда ложе выехало обратно, врач произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это был просто общий осмотр. Интенсивность твоих феромонов очень высокая, впечатляет. Обычно этот показатель напрямую коррелирует с сексуальной потенцией, так что, если будет время, можешь зайти провериться и по этой части.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван надел куртку, пока врач протягивал ему распечатку: на графике кривая зашкаливала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1214,51 +1454,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Тогда ты еще был несовершеннолетним, — парировал врач. — А сейчас взрослый мужчина, так что проверка уместна. Это ведь вопрос продолжения рода. С такими данными ты на брачном рынке будешь на вес золота.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван не нашелся что ответить. У него не было подобных планов, поэтому он просто сказал: — Спасибо, не нужно.</w:t>
+        <w:t>Сюй Линван не нашелся что ответить. У него не было подобных планов, поэтому он просто сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, не нужно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я лишь предлагаю. Изменение твоего официального ранга требует проверки и подтверждения, это займет около пятнадцати дней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1278,51 +1534,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Понял. Благодарю, доктор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Сюй Линван вышел из больницы, уже смеркалось. Он зашел в торговый центр за художественными принадлежностями для Сюй Юньюя, а вокруг тем временем зажигались неоновые огни. Он шел по шумным улицам, присматривая место для ужина. Когда он закончил трапезу, город окончательно погрузился в ночь. Поначалу Императорская звезда казалась ему чужой, совсем не похожей на родную Шестую планету. Даже после нескольких прогулок он чувствовал себя здесь пришельцем. Но сейчас, вдыхая ароматы уличной еды, слушая гул толпы и глядя на бесконечные небоскребы, летящие кибер-авто и мелькающих на огромных экранах идолов, он поймал себя на мысли, что начинает привыкать.</w:t>
+        <w:t>Когда Сюй Линван вышел из больницы, уже смеркалось. Он зашел в торговый центр за художественными принадлежностями для Сюй Юньюя, а вокруг тем временем зажигались неоновые огни. Он шел по шумным улицам, присматривая место для ужина. Когда он закончил трапезу, город окончательно погрузился в ночь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поначалу Императорская звезда казалась ему чужой, совсем не похожей на родную Шестую планету. Даже после нескольких прогулок он чувствовал себя здесь пришельцем. Но сейчас, вдыхая ароматы уличной еды, слушая гул толпы и глядя на бесконечные небоскребы, летящие кибер-авто и мелькающих на огромных экранах идолов, он поймал себя на мысли, что начинает привыкать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Праздничная распродажа! Подарки и сюрпризы каждому!» Новый торговый центр открылся с помпой. Чтобы привлечь побольше народу, организаторы обещали в восемь вечера грандиозный салют.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>