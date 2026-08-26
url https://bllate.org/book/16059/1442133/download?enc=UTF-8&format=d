--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -494,51 +494,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван тоже размышлял об их отношениях. Чу Жунмянь ему определенно симпатичен, и продолжать сближение было бы… «неплохо». Неплохо? Пожалуй, это мягко сказано. За две жизни Линван ни разу не влюблялся, и Чу Жунмянь стал первым, кто вызвал у него настоящий отклик. Если получится быть вместе, если получится дожить до глубокой старости… что ж, это было бы прекрасно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван задумался: изначально он планировал после выпуска просто пойти в армию, иметь стабильный доход, чтобы хватало на жизнь и ингибиторы. Но теперь он понял, что его амбиции должны стать куда масштабнее. Вспомнив спальню Чу Жунмяня, он невольно поежился. «Похоже, его чертовски дорого содержать, — промелькнуло в голове. — Таким богатым, как он, мне не стать и за десять жизней».</w:t>
+        <w:t>Сюй Линван задумался: изначально он планировал после выпуска просто пойти в армию, иметь стабильный доход, чтобы хватало на жизнь и ингибиторы. Но теперь он понял, что его амбиции должны стать куда масштабнее. Вспомнив спальню Чу Жунмяня, он невольно поежился. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Похоже, его чертовски дорого содержать, — промелькнуло в голове. — Таким богатым, как он, мне не стать и за десять жизней».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Значит, оставалось одно: выложиться на полную и стать лучшим в своем деле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,51 +622,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло И не только попал в Студсовет, но и стал старостой их класса, преуспевая и в учебе, и в общении.Фэн Шэн предпочитал общаться с детьми военнослужащих, а Линь И был куда более расслабленным. Он обзавелся парой друзей, но больше любил проводить время в одиночестве, копаясь в механике. Пару раз, когда у парней возникали проблемы с мехом, Линь И чинил их сам, чем сэкономил Сюй Линвану приличную сумму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пойду попробую, — решил Линван. После дневных занятий он отправился в зал виртуальной реальности, состоящий из отдельных звукоизолированных кабин. Сначала он выбрал боевой режим. Первая зона — «Оживленный город». Сюй Линван уничтожил врага без использования меха всего за 30 секунд. Исторический рекорд на этой карте составлял 20 секунд и принадлежал маршалу Чу.</w:t>
+        <w:t>— Пойду попробую, — решил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После дневных занятий он отправился в зал виртуальной реальности, состоящий из отдельных звукоизолированных кабин. Сначала он выбрал боевой режим. Первая зона — «Оживленный город». Сюй Линван уничтожил врага без использования меха всего за 30 секунд. Исторический рекорд на этой карте составлял 20 секунд и принадлежал маршалу Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Семья Чу была потомственными военными. Отец маршала в свое время тоже был генералом, и маршал Чу прошел классический путь: от Федерального университета до высших чинов. Он стал легендой, особенно после трех сражений против Империи Вая, где он одержал победу, обладая меньшими силами. Это и вознесло его на вершину власти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -670,147 +702,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В космосе царит закон силы: только сильный имеет право голоса. Мораль без оружия — лишь пустой звук. Люди с помощью мехов отвоевали семь главных планет и основали Федерацию. Но Империя Вая не оставила своих амбиций, мечтая поглотить Федерацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван впервые видел ваяйца, пусть и виртуального. Он призвал мех и бросился в атаку. Лезвия скрестились. Линван отступил на пару шагов и снова пошел в наступление. Бой затянулся на полчаса. Смахнув пот, Сюй Линван признал: его навыки одиночного боя требуют шлифовки. Рекорд маршала Чу здесь был 10 минут. Ниже он увидел имена Чу Жунмяня и Ван Юя. В топ-10 Ван Юй занимал второе место (19 минут), Чу Жунмянь — третье (20 минут). Сюй Линван же сумел втиснуться на десятую строчку. Он чувствовал, что протянет еще максимум два уровня. В итоге на шестом уровне его прогресс остановился. Выйдя из капсулы, он первым делом выпил две дозы питательного раствора, чтобы восстановить силы.</w:t>
+        <w:t>Сюй Линван впервые видел ваяйца, пусть и виртуального. Он призвал мех и бросился в атаку. Лезвия скрестились. Линван отступил на пару шагов и снова пошел в наступление. Бой затянулся на полчаса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смахнув пот, Сюй Линван признал: его навыки одиночного боя требуют шлифовки. Рекорд маршала Чу здесь был 10 минут. Ниже он увидел имена Чу Жунмяня и Ван Юя. В топ-10 Ван Юй занимал второе место (19 минут), Чу Жунмянь — третье (20 минут). Сюй Линван же сумел втиснуться на десятую строчку. Он чувствовал, что протянет еще максимум два уровня. В итоге на шестом уровне его прогресс остановился. Выйдя из капсулы, он первым делом выпил две дозы питательного раствора, чтобы восстановить силы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У Рейтинга Пика была своя почтовая система: если кто-то выбивал тебя с позиции, на браслет приходило уведомление. Вечер пятницы — время отдыха. Кадеты собирались компаниями, кто-то планировал гонки на окраине, кто-то — караоке, а кто-то вел свои вторые половинки в торговые центры. Улицы сияли неоном, толпы людей текли рекой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Динь! Один Альфа опустил взгляд на браслет и увидел, что его позиция упала. — Какая сволочь это сделала?! Выходные на дворе, кому приспичило задрачивать рейтинг?!</w:t>
-[...15 lines deleted...]
-        <w:t>Его рейтинг был невысок, поэтому уведомление пришло быстро. Студенты как раз массово покидали академию, направляясь к станциям транспорта. Динь! Динь! Динь! Динь-динь! Звуки уведомлений посыпались один за другим. Примерно треть людей в толпе уставилась в свои браслеты.</w:t>
+        <w:t>Динь! Один Альфа опустил взгляд на браслет и увидел, что его позиция упала. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая сволочь это сделала?! Выходные на дворе, кому приспичило задрачивать рейтинг?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его рейтинг был невысок, поэтому уведомление пришло быстро. Студенты как раз массово покидали академию, направляясь к станциям транспорта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Динь! Динь! Динь! Динь-динь! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звуки уведомлений посыпались один за другим. Примерно треть людей в толпе уставилась в свои браслеты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Глюк какой-то? Трезвонит не переставая, — шептались в толпе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Какой-то гад в разгар выходных... Черт, я хочу вернуться и отыграться! — злились те, кого подвинули.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Альфа, сопровождавший своего омегу в торговом центре, тоскливо сидел на диване, пока тот выбирал одежду. Браслет пискнул, парень подскочил: — Мой рейтинг упал!</w:t>
+        <w:t>Альфа, сопровождавший своего омегу в торговом центре, тоскливо сидел на диване, пока тот выбирал одежду. Браслет пискнул, парень подскочил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой рейтинг упал!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это было обиднее, чем потерять ранг в видеоигре, ведь этот рейтинг отражал реальный статус в академии. В этот вечер почти половина студентов Федерального университета получила «письма счастья».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -862,115 +974,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я возвращаюсь в академию!!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Сюй Линвана еще оставались силы. На четвертом уровне тактического режима он остановился и посмотрел на панель: 【Симуляция: Заброшенная планета. Рекордсмен: Сюй Линван. Время: 15 минут.】 【1-е место.】</w:t>
+        <w:t>У Сюй Линвана еще оставались силы. На четвертом уровне тактического режима он остановился и посмотрел на панель: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Симуляция: Заброшенная планета. Рекордсмен: Сюй Линван. Время: 15 минут.】 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【1-е место.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он побил рекорд маршала Чу. Тот проходил этот этап за 18 минут — Линван оказался на три минуты быстрее. Выйдя из системы, он увидел, что его общий рейтинг поднялся до сотой позиции. Результат его удовлетворил. После питательных растворов всё еще хотелось есть, поэтому он направился к черному входу академии, чтобы перекусить рисовой лапшой с моллюсками. Лапша с тигровыми куриными лапками — его любимое лакомство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Днем Чу Жунмянь уже сообщил отцу, что собирается в Академию наук к папе. Маршал Чу взглянул на сына: — Едешь к Себелю? Отлично. Захвати с собой этот подарочный набор.</w:t>
-[...15 lines deleted...]
-        <w:t>Чу Жунмянь глянул на коробку и с улыбкой принял её: — Понял, передам. Я пошел.</w:t>
+        <w:t>Днем Чу Жунмянь уже сообщил отцу, что собирается в Академию наук к папе. Маршал Чу взглянул на сына: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Едешь к Себелю? Отлично. Захвати с собой этот подарочный набор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь глянул на коробку и с улыбкой принял её: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял, передам. Я пошел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Иди. Поговори с папой нормально, не вредничай там, — напутствовал маршал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,83 +1246,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Давай положим их в машину и заглянем в торговый центр, купим продуктов для твоих любимых блюд, — с улыбкой предложил Себель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В рабочих стенах директор Академии наук был «ледяным красавцем», но рядом с сыном он буквально светился. Чу Жунмянь весело шел под руку с Себелем, прижимаясь к его плечу, и заговорщицки шептал: — Отец просил передать тебе подарок. И я купил твой любимый торт. А то, что передал отец, запаковано так плотно, что и не разглядеть.</w:t>
+        <w:t>В рабочих стенах директор Академии наук был «ледяным красавцем», но рядом с сыном он буквально светился. Чу Жунмянь весело шел под руку с Себелем, прижимаясь к его плечу, и заговорщицки шептал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отец просил передать тебе подарок. И я купил твой любимый торт. А то, что передал отец, запаковано так плотно, что и не разглядеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Торт от Мянь-Мяня мне нравится куда больше, — Себель ласково погладил сына по голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рядом с Себелем Чу Жунмянь сам становился похож на сладкий десерт. — Папа у меня самый лучший! — довольно проворковал он.</w:t>
+        <w:t>Рядом с Себелем Чу Жунмянь сам становился похож на сладкий десерт. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Папа у меня самый лучший! — довольно проворковал он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Закупившись продуктами, они поехали в квартиру Себеля. Апартаменты находились в самом центре города, но при этом там было удивительно тихо. Просторная двухуровневая квартира с четырьмя комнатами была обставлена со вкусом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1374,99 +1582,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Папа... кажется, мне нравится один Альфа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Себель погладил его по волосам, в его голосе послышалась улыбка: — Я помню твои слова в восемнадцать лет.</w:t>
-[...47 lines deleted...]
-        <w:t>Себель опустил взгляд и увидел только макушку сына — золотую голову. — Неужели он так хорош, раз сумел завоевать твое сердце? — Себель приобнял Жунмяня, его изумрудные глаза лукаво блеснули. — Мне уже любопытно. Мой сын ведь не на каждого посмотрит.</w:t>
+        <w:t>Себель погладил его по волосам, в его голосе послышалась улыбка: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я помню твои слова в восемнадцать лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Речь шла о том самом «идеальном типе». Чу Жунмянь от смущения даже покраснел ушами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну... он подходит по нескольким пунктам. Не знаю, подойдет ли по всем, но я хочу попробовать, — прошептал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свисающие ветви глицинии посеребрила луна, и кончики лепестков мерцали крошечными точками света. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если я не сделаю первый шаг, то ничего и не узнаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Себель опустил взгляд и увидел только макушку сына — золотую голову. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели он так хорош, раз сумел завоевать твое сердце? — Себель приобнял Жунмяня, его изумрудные глаза лукаво блеснули. — Мне уже любопытно. Мой сын ведь не на каждого посмотрит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь, густо покраснев, еще сильнее прижался к своему красавцу-папе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>