--- v0 (2026-05-22)
+++ v1 (2026-07-08)
@@ -1150,51 +1150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Попрощавшись с учителем, Сюй Линван ощутил приятное волнение от обладания новым мехом. Через браслет он записался в больницу на выходные, чтобы проверить гены. Раньше он об этом и не думал — вторичное пробуждение казалось чем-то из области фантастики. Обычно гены проверяют в шестнадцать, а потом — только перед регистрацией брака. «О чем это я... до брака еще как до луны», — он отогнал лишние мысли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Браслет завибрировал — звонила Сюй Юньюй (его младший брат). Сейчас был обеденный перерыв, так что видеосвязь была кстати.</w:t>
+        <w:t>Браслет завибрировал — звонил Сюй Юньюй (его младший брат). Сейчас был обеденный перерыв, так что видеосвязь была кстати.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Братик! Набор для рисования, который ты прислал, просто супер! Купи мне еще как-нибудь, ладно? — Юньюй в школьной форме стоял на спортивной площадке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>