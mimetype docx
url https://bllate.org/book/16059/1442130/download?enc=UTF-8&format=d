--- v1 (2026-07-08)
+++ v2 (2026-08-25)
@@ -94,67 +94,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Врача вызывал? — Сюй Линван отложил отчет, всё его внимание теперь принадлежало собеседнику.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь улыбнулся и перевернулся на бок, обнимая подушку-тануки: — Еще нет. У меня течка. Твоя временная метка помогла, но этого недостаточно, так что я побуду здесь один, а потом свяжусь с врачом.</w:t>
-[...15 lines deleted...]
-        <w:t>«В течку и правда лучше быть одному», — подумал Линван, чувствуя непривычную нежность. — Если что-то понадобится — пиши или звони.</w:t>
+        <w:t>Чу Жунмянь улыбнулся и перевернулся на бок, обнимая подушку-тануки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Еще нет. У меня течка. Твоя временная метка помогла, но этого недостаточно, так что я побуду здесь один, а потом свяжусь с врачом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В течку и правда лучше быть одному», — подумал Линван, чувствуя непривычную нежность. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если что-то понадобится — пиши или звони.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь довольно дрыгнул ногой. Он опустил глаза, его шея порозовела.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,99 +206,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сначала бывало, но потом привык, — ответил Сюй Линван, невольно вспомнив густой аромат спелого персика, исходивший от Чу Жунмяня. Его кадык дернулся. Он вспомнил те персиковые леденцы в деканате... Он ведь ел их прямо на глазах у Чу Жунмяня. Сейчас это казалось ему почти дерзким заигрыванием, от чего стало не по себе. Да и привычка у него была дурная — долго катать конфету во рту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кончики ушей Сюй Линвана покраснели. — Я не знал, что твои феромоны пахнут персиком, — попытался оправдаться он. — Иначе не стал бы есть те конфеты при тебе.</w:t>
-[...47 lines deleted...]
-        <w:t>От этих слов Чу Жунмянь готов был спрятать лицо в подушку. Он крепко сжал её и постарался ответить как можно непринужденнее: — Я же не тиран какой-то. Ешь что хочешь, мне-то что... Вижу, ты и правда искренне любишь персиковый вкус.</w:t>
+        <w:t>Кончики ушей Сюй Линвана покраснели. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не знал, что твои феромоны пахнут персиком, — попытался оправдаться он. — Иначе не стал бы есть те конфеты при тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь хмыкнул, его глаза лукаво блеснули: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, при мне не стал бы, а втихаря — пожалуйста?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну не могу же я совсем от них отказаться. Мне и правда нравится вкус персиковых леденцов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этих слов Чу Жунмянь готов был спрятать лицо в подушку. Он крепко сжал её и постарался ответить как можно непринужденнее: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же не тиран какой-то. Ешь что хочешь, мне-то что... Вижу, ты и правда искренне любишь персиковый вкус.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Искренне люблю, — спокойно подтвердил Линван. Персики ведь и впрямь чудесны: мягкие, сладкие, сочные... настоящая услада. С этого дня он определенно будет ценить их еще больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,291 +382,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Обычно он не лез не в свое дело, но рядом с Чу Жунмянем слова сами срывались с языка. Тот был на год старше него, но Сюй Линван почему-то воспринимал его как младшего. Хотя, если учитывать его прошлое, он и впрямь был старше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь почувствовал тепло в груди, но внешне остался капризным: — Я не маленький, сам знаю. К тому же сейчас я нахожу эти ингибиторы совершенно бесполезными.</w:t>
+        <w:t>Чу Жунмянь почувствовал тепло в груди, но внешне остался капризным: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не маленький, сам знаю. К тому же сейчас я нахожу эти ингибиторы совершенно бесполезными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван понял намек: временная метка была куда эффективнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Эй, а ты знаешь, какой у меня идеал партнера? — спросил Чу Жунмянь, рисуя пальцем в воздухе. — Я еще в восемнадцать лет решил. Ты на него чем-то похож. А ты? Помню, ты описывал свой идеал... Мне кажется, я идеально подхожу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван с трудом выдерживал этот обжигающий взгляд. «Целеустремленность — есть, любовь к жизни — присутствует, нежность... ну, возможно, где-то в глубине?» — Я тоже думаю, что ты подходишь, — улыбнулся он.</w:t>
-[...15 lines deleted...]
-        <w:t>На экране Чу Жунмянь покраснел до корней волос, его золотистые пряди рассыпались по подушке, а взгляд стал совсем влажным. — Ты очень подходишь, — повторил Сюй Линван, утвердительно кивнув.</w:t>
+        <w:t>Сюй Линван с трудом выдерживал этот обжигающий взгляд. «Целеустремленность — есть, любовь к жизни — присутствует, нежность... ну, возможно, где-то в глубине?» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже думаю, что ты подходишь, — улыбнулся он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране Чу Жунмянь покраснел до корней волос, его золотистые пряди рассыпались по подушке, а взгляд стал совсем влажным. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты очень подходишь, — повторил Сюй Линван, утвердительно кивнув.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Считай, что тебе повезло разглядеть во мне сокровище, — Чу Жунмянь сначала промурлыкал это почти ласково, но закончил уже своим обычным самоуверенным тоном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Раз ты подходишь под мой идеал, значит, и я не так уж плох, — поддразнил его Линван. Чу Жунмяню так нравилось просто говорить с Сюй Линванем. Они смотрели друг на друга через экран, и сердце омеги пустилось вскачь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот момент подошел Ли Инь: — Линван, с кем это ты там болтаешь?</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван рефлекторно прикрыл браслет рукой. Экран Чу Жунмяня погас, он услышал лишь приглушенный голос: — Да так... Я на кровать, спать уже пора.</w:t>
+        <w:t>В этот момент подошел Ли Инь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Линван, с кем это ты там болтаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван рефлекторно прикрыл браслет рукой. Экран Чу Жунмяня погас, он услышал лишь приглушенный голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да так... Я на кровать, спать уже пора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван забрался на кровать и задернул полог. Включив ночник, он убрал руку от браслета. Мягкий свет выгодно подчеркивал его черты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Твой нынешний вид — не для чужих глаз, так что давай продолжим здесь, — пояснил он. Чу Жунмянь хотел было возмутиться — мол, неужели его стыдятся? — но, глянув на свое отражение, тут же прикусил язык. Вид у него и правда был слишком интимный.</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван уютно устроился на подушках. — Вижу, у тебя в комнате не одна подушка припрятана, — заметил он, поймав в кадре мохнатую лапу. Чу Жунмянь с гордостью развернул камеру к своим игрушкам: — Это не просто подушки, это коллекция. Я с детства люблю плюшевых зверей, и папа каждый год дарит мне новых. Я отобрал самых любимых для этой комнаты.</w:t>
+        <w:t>— Твой нынешний вид — не для чужих глаз, так что давай продолжим здесь, — пояснил он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь хотел было возмутиться — мол, неужели его стыдятся? — но, глянув на свое отражение, тут же прикусил язык. Вид у него и правда был слишком интимный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван уютно устроился на подушках. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вижу, у тебя в комнате не одна подушка припрятана, — заметил он, поймав в кадре мохнатую лапу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь с гордостью развернул камеру к своим игрушкам: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это не просто подушки, это коллекция. Я с детства люблю плюшевых зверей, и папа каждый год дарит мне новых. Я отобрал самых любимых для этой комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Самых любимых?» Сюй Линван посмотрел на гору игрушек, подпирающую потолок, и усомнился в определении «несколько».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А это мой туалетный столик, сделан на заказ. Тут куча ящичков для косметики.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван почувствовал легкое головокружение от вида бесконечных баночек и флаконов. Всё было изящным, дорогим, некоторые флаконы сами по себе выглядели как произведения искусства. — Очень красивые баночки.</w:t>
-[...15 lines deleted...]
-        <w:t>Чу Жунмянь расцвел от похвалы: — Правда? Люблю изящные вещи. Здесь только самое необходимое на время течки, дома у меня коллекция в разы больше.</w:t>
+        <w:t>Линван почувствовал легкое головокружение от вида бесконечных баночек и флаконов. Всё было изящным, дорогим, некоторые флаконы сами по себе выглядели как произведения искусства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень красивые баночки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь расцвел от похвалы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда? Люблю изящные вещи. Здесь только самое необходимое на время течки, дома у меня коллекция в разы больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Сразу видно — баловень судьбы», — подумал Линван. У Чу Жунмяня была целая стена со стеллажами для фигурок. Линван неплохо разбирался в мехах и сразу заметил несколько редких, коллекционных моделей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,99 +958,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— После того вечера от тебя ни слуху ни духу. Многие омеги до сих пор о тебе спрашивают. Неужели ты их всех проигнорировал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван поднял глаза: — Я сейчас общаюсь с одним человеком, поэтому не вижу смысла заводить другие знакомства. Не хочу играть на два фронта. Это неуважительно и по отношению к другим, и по отношению к самому себе.</w:t>
+        <w:t>Сюй Линван поднял глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сейчас общаюсь с одним человеком, поэтому не вижу смысла заводить другие знакомства. Не хочу играть на два фронта. Это неуважительно и по отношению к другим, и по отношению к самому себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нельсон фыркнул: — У вас же еще ничего официально не решено. К чему такая строгая мораль? И кто же этот счастливчик, я его знаю?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это мое личное дело, — Сюй Линван встал. — Нельсон, ты мне не интересен. Пожалуйста, не делай больше того, что может быть неверно истолковано. Это ни к чему хорошему не приведет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван ушел. Нельсон усмехнулся вслед: — Ты хоть понимаешь, с кем говоришь? Ты знаешь мой статус? Одно мое слово — и перед тобой откроются любые двери.</w:t>
+        <w:t>Сюй Линван ушел. Нельсон усмехнулся вслед: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты хоть понимаешь, с кем говоришь? Ты знаешь мой статус? Одно мое слово — и перед тобой откроются любые двери.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И это ты называешь любовью? — Сюй Линван не стал задерживаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -798,163 +1102,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван вышел на улицу. По сравнению с Нельсоном, Чу Жунмянь казался воплощением искренности. Тот никогда бы не стал давить своим авторитетом. Сюй Линван не любил мимолетных интрижек. Он считал, что отношения — это труд двоих. В эпоху, когда люди сходились лишь по велению феромонов, он оставался приверженцем преданности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По дороге его окликнул Ли Жунянь: — Сюй Линван, задержись, мне нужно тебе кое-что передать.</w:t>
-[...15 lines deleted...]
-        <w:t>В кабинете преподаватель протянул ему электронный ключ: — Это мой старый мех класса А. Мне он больше не нужен, бери себе.</w:t>
+        <w:t>По дороге его окликнул Ли Жунянь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сюй Линван, задержись, мне нужно тебе кое-что передать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кабинете преподаватель протянул ему электронный ключ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это мой старый мех класса А. Мне он больше не нужен, бери себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это слишком дорого, я не могу принять такой подарок, — Сюй Линван попытался отказаться. Это было всё равно что получить в подарок миллион.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Для меня этот мех — просто лишний хлам, который будет пылиться на складе, а тебе он действительно поможет. У меня есть новая модель, так что от этой толку мало. Я давно за тобой наблюдаю, ты способный ученик. Оставь его себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван попытался было снова возразить, но Ли Жунянь нахмурился: — Если продолжишь отказываться, я сочту это за неуважение.</w:t>
+        <w:t>Сюй Линван попытался было снова возразить, но Ли Жунянь нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если продолжишь отказываться, я сочту это за неуважение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо, учитель Ли. Я буду очень им дорожить, — Сюй Линван принял ключ-карту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да брось ты, — Ли Жунянь со смехом похлопал его по плечу. — Не надо им дорожить, мех создан для того, чтобы на нем сражаться. В Федеральном университете таланты на каждом шагу, а у многих за спиной — влиятельные семьи. Здесь нелегко пробиться. Если у тебя есть способности — показывай их смело. Только так тебя заметят и помогут продвинуться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван кивнул: — Слушаюсь, учитель Ли.</w:t>
+        <w:t>Сюй Линван кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушаюсь, учитель Ли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Твой ранг — Альфа класса C, но я видел, как ты управляешь мехом: твоя ментальная сила явно выше. Возможно, у тебя случилось вторичное пробуждение. Выкрои время, сходи в больницу, проверь гены. Если данные устарели, их нужно обновить как можно скорее. Ранг определяет твой будущий потенциал, — Ли Жунянь говорил искренне, давая советы от чистого сердца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,179 +1342,291 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Жунянь улыбнулся: — Вот и славно. Не стесняйся меня, я ведь всего на десять лет старше. Учись прилежно. Когда попадешь в армию, придется за всё бороться. Если успеешь закрыть программу четвертого курса к третьему, сможешь досрочно отправиться на службу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван невзначай спросил: — И много тех, кто уходит в армию на четвертом курсе?</w:t>
+        <w:t>Сюй Линван невзначай спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И много тех, кто уходит в армию на четвертом курсе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Половина от половины. Кто-то идет на гражданские должности, кто-то — в регулярные войска. Ван Юю достаточно еще полгода практики, пары военных заслуг и поддержки семьи — и чин младшего лейтенанта у него в кармане.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Система повышения для офицеров и солдат разная. У офицеров всё начинается с младшего лейтенанта, затем идут лейтенант, майор, подполковник, полковник, бригадный генерал, генерал-майор, генерал-лейтенант и генерал. Маршал — один-единственный, его называют Первым Главнокомандующим, формально ему подчиняются все вооруженные силы Федерации. Солдаты же растут от рядового второго класса до главного мастер-сержанта. Маршал стоит над всеми. Стать младшим лейтенантом сразу после выпуска — это впечатляющий старт, а ведь Ван Юй только начал практиковаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь перешел на более деликатные темы — политические: — Вам пока не о чем беспокоиться, но ситуация сейчас зыбкая. Главный узел напряжения — отношения между резиденцией Председателя и ставкой Маршала. Ты ведь знаешь, что у Маршала нет сына-альфы? В армии никогда не было Маршалов-омег, и даже авторитет Маршала Чу не может этого изменить. Поэтому многие Альфы вьются вокруг Чу Жунмяня.</w:t>
-[...15 lines deleted...]
-        <w:t>В глазах Сюй Линвана промелькнула искорка: — Значит, он — лакомый кусочек.</w:t>
+        <w:t>Ли Жунянь перешел на более деликатные темы — политические: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вам пока не о чем беспокоиться, но ситуация сейчас зыбкая. Главный узел напряжения — отношения между резиденцией Председателя и ставкой Маршала. Ты ведь знаешь, что у Маршала нет сына-альфы? В армии никогда не было Маршалов-омег, и даже авторитет Маршала Чу не может этого изменить. Поэтому многие Альфы вьются вокруг Чу Жунмяня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Сюй Линвана промелькнула искорка: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, он — лакомый кусочек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Еще бы. Наследие семьи Чу, сам красавец, великолепные гены... От такого союза легко может родиться наследник S-класса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван вырос на Шестой планете и только в университете на Императорской звезде узнал подробности о семье Чу. Оказывается, он был совсем не в курсе столичных новостей. «Получается, почти все в школе знают, что феромон Чу Жунмяня — персик. Только я, как дурак, ничего не знал и ел персиковые конфеты прямо перед ним», — Сюй Линвану стало не по себе. От одной мысли об этом его бросило в краску. Если поменять их местами, и Чу Жунмянь стал бы пить текилу прямо перед ним, Сюй Линван, пожалуй, просто сбежал бы в ужасе.</w:t>
+        <w:t>Сюй Линван вырос на Шестой планете и только в университете на Императорской звезде узнал подробности о семье Чу. Оказывается, он был совсем не в курсе столичных новостей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Получается, почти все в школе знают, что феромон Чу Жунмяня — персик. Только я, как дурак, ничего не знал и ел персиковые конфеты прямо перед ним», — Сюй Линвану стало не по себе. О</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>т одной мысли об этом его бросило в краску. Если поменять их местами, и Чу Жунмянь стал бы пить текилу прямо перед ним, Сюй Линван, пожалуй, просто сбежал бы в ужасе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— О чем задумался? — вывел его из транса Ли Жунянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да так, ни о чем, — Сюй Линван быстро взял себя в руки. Ли Жунянь усмехнулся: — Полезно знать такие вещи о семье Чу, всё равно придется с ними сталкиваться. Я вижу, ты в ладах с Чу Жунмянем. Будешь хорошим подчиненным — он тебя продвинет.</w:t>
+        <w:t>— Да так, ни о чем, — Сюй Линван быстро взял себя в руки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жунянь усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полезно знать такие вещи о семье Чу, всё равно придется с ними сталкиваться. Я вижу, ты в ладах с Чу Жунмянем. Будешь хорошим подчиненным — он тебя продвинет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, — ответил Сюй Линван, подумав про себя: «Вряд ли я смогу быть просто подчиненным».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1214,51 +1694,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Учусь, конечно! Поступление в Академию художеств Императорской звезды у меня в кармане. Только вот не знаю, какое задание будет. В этом году был пейзаж, я в нем не очень силен. Надеюсь, в следующем году дадут портрет — это мой конек!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юньюй забавно захлопал ресницами: — Брат, разверни камеру, покажи вашу академию! Когда я поступлю, ты обязан провести мне экскурсию по Федеральному университету. Говорят, там полно красавчиков!</w:t>
+        <w:t>Юньюй забавно захлопал ресницами: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, разверни камеру, покажи вашу академию! Когда я поступлю, ты обязан провести мне экскурсию по Федеральному университету. Говорят, там полно красавчиков!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Болтун, — Сюй Линван послушно развернул браслет и устроил брату небольшую виртуальную экскурсию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1310,51 +1806,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван отключил связь. Юньюй действительно сменил фото: на его аватарке был такой же персонаж в комбинезоне, но с кисточкой в руках. Младший брат обожал комбинезоны. Однажды он даже хотел нарисовать суровый боевой мех, на плече которого стоял бы Сюй Линван в комбинезоне. Сюй Линвану пришлось применить «право старшего брата», чтобы пресечь это кощунство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пора было испытать подарок. На тренировочной площадке он активировал мех класса А. Оказалось, Сюй Линван ошибся в оценке: эта машина стоила как минимум полтора миллиона кредитов. Как любой кадет, он обожал хорошую технику. Забравшись в кабину, он выполнил серию простых движений и отработал связку ударов. — Потрясающая производительность, никаких изъянов. Я в огромном долгу перед учителем Ли. Легко помогать тем, у кого и так всё есть, но поддержать в трудную минуту — бесценно. Учитель Ли просил не брать в голову, но Сюй Линван такие вещи не забывал. «Раз есть новый мех, можно продать старый класса C и немного подзаработать». Он заглянул в мастерскую и после недолгих торгов выручил за старую машину 101 тысячу кредитов. Теперь на счету было 400 тысяч — вполне солидная сумма, Сюй Линван был доволен. На выходных, помимо больницы, нужно было купить материалы для Юньюй.</w:t>
+        <w:t>Пора было испытать подарок. На тренировочной площадке он активировал мех класса А. Оказалось, Сюй Линван ошибся в оценке: эта машина стоила как минимум полтора миллиона кредитов. Как любой кадет, он обожал хорошую технику. Забравшись в кабину, он выполнил серию простых движений и отработал связку ударов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потрясающая производительность, никаких изъянов. Я в огромном долгу перед учителем Ли. Легко помогать тем, у кого и так всё есть, но поддержать в трудную минуту — бесценно. Учитель Ли просил не брать в голову, но Сюй Линван такие вещи не забывал. «Раз есть новый мех, можно продать старый класса C и немного подзаработать». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он заглянул в мастерскую и после недолгих торгов выручил за старую машину 101 тысячу кредитов. Теперь на счету было 400 тысяч — вполне солидная сумма, Сюй Линван был доволен. На выходных, помимо больницы, нужно было купить материалы для Юньюй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Браслет снова ожил. Чу Жунмянь вызвал его по видеосвязи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1374,67 +1902,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он скинул фото коллекционной фигурки меха. Вчера во время разговора Сюй Линван лишь на секунду задержал на ней взгляд, а Чу Жунмянь уже купил и отправил её. Какая скорость! Сюй Линван даже растерялся. Надо было сказать что-то вежливое, вроде «это слишком дорого» или «спасибо, я тоже подарю тебе что-нибудь».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но вместо этого он ляпнул: — Если ты меня продашь, я и то меньше стоить буду.</w:t>
-[...15 lines deleted...]
-        <w:t>Чу Жунмянь опешил, а потом рассмеялся: — Я тебя ни за что не продам. Ты сколько весишь?</w:t>
+        <w:t>Но вместо этого он ляпнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты меня продашь, я и то меньше стоить буду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь опешил, а потом рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тебя ни за что не продам. Ты сколько весишь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— 74 кг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1470,83 +2030,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо. Я буду её беречь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь кивнул и быстро добавил: — Знаешь, ты для меня гораздо ценнее любой фигурки.</w:t>
-[...31 lines deleted...]
-        <w:t>Чу Жунмянь довольно прищурился: — Главное, что я так считаю. — Он вдруг смутился. — Ладно, я пойду вздремну. Созвонимся позже.</w:t>
+        <w:t>Чу Жунмянь кивнул и быстро добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—  По сравнению с фигуркой, я думаю, ты ценнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Сюй Линвана пропустило удар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это потому, что ты меня переоцениваешь, — улыбнулся он. Эта фигурка изначально стоила 200 тысяч, но сейчас стала редким антиквариатом, цена которого подбиралась к двум миллионам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь довольно прищурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Главное, что я так считаю. — Он вдруг смутился. — Ладно, я пойду вздремну. Созвонимся позже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они всегда договаривались «созвониться позже» или «поболтать потом», и этот бесконечный диалог, казалось, никогда не прервется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1598,51 +2206,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Извините, учитель, я отвлекся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учитель благоволил к нему: — Садись, больше не отвлекайся.</w:t>
+        <w:t>Учитель благоволил к нему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Садись, больше не отвлекайся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1694,67 +2318,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В обеденный перерыв Ян Ху подкараулил Сюй Линвана в туалете. В учебном корпусе в это время было почти пусто — большинство кадетов спали в общежитии, лишь немногие зубрили в классах. Ян Ху прогнал случайных свидетелей и повесил на дверь табличку «Ремонт». С ним было еще пятеро парней. Сюй Линван стоял у раковины. Увидев их, он удивился, но страха в его глазах не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ян Ху хищно осклабился: — Ну что, Сюй Линван, не захотел по-хорошему? Теперь пеняй на себя. Сейчас мы тебе косточки-то разомнем.</w:t>
-[...15 lines deleted...]
-        <w:t>Пятеро парней за его спиной смотрели на него с нескрываемой злобой. Сюй Линван едва заметно кивнул сам себе: — Здесь нет камер.</w:t>
+        <w:t>Ян Ху хищно осклабился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что, Сюй Линван, не захотел по-хорошему? Теперь пеняй на себя. Сейчас мы тебе косточки-то разомнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пятеро парней за его спиной смотрели на него с нескрываемой злобой. Сюй Линван едва заметно кивнул сам себе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь нет камер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это была правда. Ян Ху и его банда долго выжидали момента, зная, что в туалетах видеонаблюдение запрещено.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1982,51 +2638,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я просто вернул вам то, что вы планировали сделать со мной. Кроме меня, вы снимали кого-нибудь еще?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ян Ху замялся, но, встретив ледяной взгляд Сюй Линвана, закивал: — Всего троих... Они были слишком непокорными.</w:t>
+        <w:t>Ян Ху замялся, но, встретив ледяной взгляд Сюй Линвана, закивал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всего троих... Они были слишком непокорными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Удаляйте записи и извиняйтесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2078,51 +2750,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я бил не сильно, так что, думаю, не больно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шестерка с кислыми минами закивала: — Не больно, совсем не больно! Ни капельки!</w:t>
+        <w:t>Шестерка с кислыми минами закивала: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не больно, совсем не больно! Ни капельки!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кстати, об этом инциденте вы ведь не станете трепаться? Впрочем, вам всё равно никто не поверит. У меня в академии отличная репутация. Как думаете, кому поверит учитель: вам или мне? Я не хочу опускаться до шантажа вашими видео, так что ведите себя прилично.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2206,227 +2894,355 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они похромали в медпункт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Школьный врач ахнул, увидев их: — Что случилось?! А ну-ка, на осмотр. Похоже на проблемы с костями. Дрались?</w:t>
-[...47 lines deleted...]
-        <w:t>Шестеро парней заняли почти весь медпункт. Глядя на их жалкий вид, врач причитал: — Тренировка тренировкой, но зачем же так лютовать? Совсем без головы, молодежь...</w:t>
+        <w:t>Школьный врач ахнул, увидев их: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?! А ну-ка, на осмотр. Похоже на проблемы с костями. Дрались?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ян Ху криво усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тренировались... Немного не рассчитали силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Врач покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Повреждение связок и костей — дело серьезное. Придется наложить гипс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шестеро парней заняли почти весь медпункт. Глядя на их жалкий вид, врач причитал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тренировка тренировкой, но зачем же так лютовать? Совсем без головы, молодежь...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Парни молчали. Врач решил, что им просто слишком стыдно. Пока он накладывал гипс, пришел помогать студент-медик. Увидев компанию, он вздрогнул и невольно съежился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сяо Юй, ты как раз вовремя. Дай им пластыри для восстановления связок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Юй — это был Юй Цичжи, бета, будущий военный врач. И он был одним из тех, кого они травили и снимали на видео. Ян Ху посмотрел на него тяжелым взглядом: — Мы удалили запись. Прости нас.</w:t>
+        <w:t>Сяо Юй — это был Юй Цичжи, бета, будущий военный врач. И он был одним из тех, кого они травили и снимали на видео. Ян Ху посмотрел на него тяжелым взглядом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы удалили запись. Прости нас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Цичжи промолчал. Он не сказал, что прощает — да и что он мог сказать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я пойду, — тихо бросил он врачу. Тот улыбнулся: — Иди, конечно.</w:t>
+        <w:t>— Я пойду, — тихо бросил он врачу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди, конечно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выйдя на улицу, Юй Цичжи глубоко вздохнул. Даже получив сообщение об удалении видео, он не до конца верил — его слишком часто обманывали. Но увидеть их в таком состоянии в медпункте... Увидеть, как они просят прощения... Юй Цичжи вытер лицо. Таким подонкам нужно было всыпать еще сильнее. В его душе словно что-то отпустило, и улыбка стала искреннее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Драка в туалете не стала достоянием общественности, хотя некоторые и видели, как Ян Ху блокировал Сюй Линвана. Ло И спросил соседа: — Ты в порядке?</w:t>
+        <w:t>Драка в туалете не стала достоянием общественности, хотя некоторые и видели, как Ян Ху блокировал Сюй Линвана. Ло И спросил соседа: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты в порядке?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Всё отлично, я просто улизнул. За мои навыки можешь не переживать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,163 +3262,291 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ван Юй, разумеется, узнал о провале Ян Ху. Внешне он оставался невозмутимым и элегантным, но в душе закипала ненависть. Он обхаживал Чу Жунмяня еще со школы, а теперь этот омега открыто заигрывал с каким-то Альфой с Шестой планеты. Это был удар по его самолюбию. Все его старания за эти годы летели в трубу. Поняв, что от его шестерок толку нет, Ван Юй вечером отправился в резиденцию Маршала Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Принес вам свежий чай пуэр, — вежливо сказал он. Маршал Чу сидел на диване: — Заходи, зачем только чай тащил. Чу Жунмяня дома не было.</w:t>
-[...15 lines deleted...]
-        <w:t>Ван Юй осторожно спросил: — Не видел Жунмяня в академии, его и дома нет?</w:t>
+        <w:t>— Принес вам свежий чай пуэр, — вежливо сказал он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу сидел на диване: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заходи, зачем только чай тащил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмяня дома не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Юй осторожно спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не видел Жунмяня в академии, его и дома нет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Он... у него свои дела, я и сам не в курсе. Молодежь, что с них взять. Я уже перестал его контролировать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сердце Ван Юя екнуло: — Жунмянь рассудителен, но вы его отец. Дети должны слушаться родителей, сколько бы им ни было лет.</w:t>
-[...15 lines deleted...]
-        <w:t>Маршал немного смягчился: — В твоих словах есть смысл.</w:t>
+        <w:t>Сердце Ван Юя екнуло: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жунмянь рассудителен, но вы его отец. Дети должны слушаться родителей, сколько бы им ни было лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал немного смягчился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В твоих словах есть смысл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вечером Маршал оставил его на ужин. Однако, уходя, Ван Юй чувствовал неудовлетворенность — Маршал Чу был с ним вежлив, но скрытен. Неужели Чу Жунмянь уже успел что-то наговорить отцу? Ведь в штабе Маршал всегда относился к нему как к родному.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К тому времени, как Ван Юй уехал, течка у Чу Жунмяня закончилась. Он провел на вилле несколько дней в одиночестве, и хотя Сюй Линван постоянно развлекал его разговорами по видеосвязи, Жунмяню не хватало живого общения. Вернувшись домой, он весело крикнул: — Отец, я дома!</w:t>
-[...15 lines deleted...]
-        <w:t>Маршал Чу окинул его взглядом и велел сесть рядом: — Вернулся — и хорошо. На днях из Центра Совместимости прислали данные. Нашелся Альфа с совместимостью 95%, но ранг у него низкий, да и семья самая обычная. Как по мне, Ван Юй куда лучше. У вас слишком разное происхождение, вам и поговорить-то будет не о чем.</w:t>
+        <w:t>К тому времени, как Ван Юй уехал, течка у Чу Жунмяня закончилась. Он провел на вилле несколько дней в одиночестве, и хотя Сюй Линван постоянно развлекал его разговорами по видеосвязи, Жунмяню не хватало живого общения. Вернувшись домой, он весело крикнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отец, я дома!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу окинул его взглядом и велел сесть рядом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вернулся — и хорошо. На днях из Центра Совместимости прислали данные. Нашелся Альфа с совместимостью 95%, но ранг у него низкий, да и семья самая обычная. Как по мне, Ван Юй куда лучше. У вас слишком разное происхождение, вам и поговорить-то будет не о чем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь парировал: — Ты того человека в глаза не видел, а уже знаешь, что нам не о чем будет поговорить?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2622,147 +3566,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Разумеется, я должен был на него посмотреть, — Чу Жунмянь ответил с вызовом, хотя его щеки слегка покраснели. Признаваться в таком отцу было неловко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал внимательно изучал лицо сына: — Ты хоть понимаешь, кто он такой? Зачем он к тебе подлизывается?</w:t>
-[...15 lines deleted...]
-        <w:t>— Да зачем еще... Он в первый же день скинул мне свое резюме. Очевидно, из-за денег, — легкомысленно бросил Жунмянь. «Какая хитрость, какие маневры — прислать резюме в первый же день», — подумал Маршал. Вряд ли это было обычное резюме.</w:t>
+        <w:t>Маршал внимательно изучал лицо сына: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты хоть понимаешь, кто он такой? Зачем он к тебе подлизывается?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да зачем еще... Он в первый же день скинул мне свое резюме. Очевидно, из-за денег, — легкомысленно бросил Жунмянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Какая хитрость, какие маневры — прислать резюме в первый же день», — подумал Маршал. Вряд ли это было обычное резюме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И в каких вы отношениях? — помрачнел отец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сейчас — ни в каких. А дальше — кто знает, — Чу Жунмянь вздернул подбородок, сохраняя невозмутимый вид. У Маршала на столе уже лежало досье на Сюй Линвана — он проверил его до третьего колена. Включая тот факт, что парень брал академический отпуск на два года не из-за болезни, а потому что был похищен космическими пиратами. И, судя по отчетам, когда его спасли федеральные войска, он был живее всех живых.</w:t>
+        <w:t>— Сейчас — ни в каких. А дальше — кто знает, — Чу Жунмянь вздернул подбородок, сохраняя невозмутимый вид. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Маршала на столе уже лежало досье на Сюй Линвана — он проверил его до третьего колена. Включая тот факт, что парень брал академический отпуск на два года не из-за болезни, а потому что был похищен космическими пиратами. И, судя по отчетам, когда его спасли федеральные войска, он был живее всех живых.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маршал также изучил его показания в полицейском управлении Шестой планеты. Узнав, что парня похитили, когда он подрабатывал на каникулах, Маршал, видевший в жизни всякое, на мгновение потерял дар речи. Показания были безупречны. А когда всё слишком идеально, это начинает казаться подозрительным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В общем, высокая совместимость феромонов не гарантирует счастья, — Маршал Чу опроверг свои же старые убеждения. Чу Жунмянь топнул ногой: — Мы еще ничего не начали, а ты уже развел панику! За мой вкус можешь не бояться, лучше за свой переживай. У тебя он куда более пугающий!</w:t>
-[...15 lines deleted...]
-        <w:t>Маршал: — ... Он-то считал, что у него со вкусом всё в порядке.</w:t>
+        <w:t>— В общем, высокая совместимость феромонов не гарантирует счастья, — Маршал Чу опроверг свои же старые убеждения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь топнул ногой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы еще ничего не начали, а ты уже развел панику! За мой вкус можешь не бояться, лучше за свой переживай. У тебя он куда более пугающий!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал: — ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он-то считал, что у него со вкусом всё в порядке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь ушел в свою спальню, злясь на Центр Совместимости за то, что они слили данные отцу. «Сейчас у нас ничего нет, но скоро будет», — подумал он. — «Для начала — он станет моим парнем». И в этом он отцу не соврал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>