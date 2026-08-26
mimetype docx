--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -14,115 +14,195 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В кабаке одежда провоняла, вот и сменили, — нашелся Линван. Объяснение звучало вполне логично, и Юй Сю не стал копать глубже, хотя вид Жунмяня всё еще казался ему странным. Сегодня председатель завязал хвост очень низко, чтобы скрыть железу на затылке. После первой в жизни метки его нежная кожа, несмотря на осторожность Линвана, всё еще оставалась ярко-красной. Ему очень не хотелось, чтобы кто-то посторонний узнал о случившемся.</w:t>
-[...31 lines deleted...]
-        <w:t>Троица собралась и отправилась к месту сбора, откуда школьный автобус должен был забрать курсантов в академию. У входа их ждал улыбающийся Ли Жунянь. — Юй Сю уже вкратце обрисовал ситуацию, но я хотел бы услышать подробности от вас двоих.</w:t>
+        <w:t>— В кабаке одежда провоняла, вот и сменили, — нашелся Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Объяснение звучало вполне логично, и Юй Сю не стал копать глубже, хотя вид Жунмяня всё еще казался ему странным. Сегодня председатель завязал хвост очень низко, чтобы скрыть железу на затылке. После первой в жизни метки его нежная кожа, несмотря на осторожность Линвана, всё еще оставалась ярко-красной. Ему очень не хотелось, чтобы кто-то посторонний узнал о случившемся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз преступники пойманы, нам пора возвращаться, — подытожил Жунмянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Сю довольно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, мы возвращаемся героями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Троица собралась и отправилась к месту сбора, откуда школьный автобус должен был забрать курсантов в академию. У входа их ждал улыбающийся Ли Жунянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Сю уже вкратце обрисовал ситуацию, но я хотел бы услышать подробности от вас двоих.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь посмотрел на Линвана. Тот, немного помолчав, изложил преподавателю свои догадки и то, с чем они столкнулись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь довольно сощурился: — А ты сообразительный малый. Только больно уж дерзкий. Почему не доложил мне о своих подозрениях? В этот раз вам просто повезло: пираты были заняты припасами и не ожидали хвоста в таком укромном месте. Впредь всегда сначала докладывай командованию.</w:t>
+        <w:t>Ли Жунянь довольно сощурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты сообразительный малый. Только больно уж дерзкий. Почему не доложил мне о своих подозрениях? В этот раз вам просто повезло: пираты были заняты припасами и не ожидали хвоста в таком укромном месте. Впредь всегда сначала докладывай командованию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Слушаюсь. Признаю, я действовал опрометчиво, — ответил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +254,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Откуда мне знать решения руководства? — уклонился от прямого ответа Ли Жунянь. Но в мире академии отсутствие прямого ответа часто само по себе является ответом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван продолжил: — Кроме того, я подозреваю, что они перевозят грузы морем. Федерация жестко контролирует космос и звездолеты, но в морских перевозках есть лазейки, которыми пользуются пираты.</w:t>
+        <w:t>Линван продолжил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кроме того, я подозреваю, что они перевозят грузы морем. Федерация жестко контролирует космос и звездолеты, но в морских перевозках есть лазейки, которыми пользуются пираты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В глазах Ли Жуняня мелькнуло удивление, но не шок. Видимо, о «дырах» в морском надзоре он знал. Линван внутренне напрягся: этот преподаватель явно не так прост, раз владеет подобной информацией.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,83 +382,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ладно, пусть наш разговор останется между нами. Свободны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда они отошли, Жунмянь не удержался: — Как ты догадался про море?..</w:t>
+        <w:t>Когда они отошли, Жунмянь не удержался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ты догадался про море?..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Жунянь провожал их взглядом. Они шли очень близко друг к другу. Для обычных студентов это ничего не значило бы, но для Чу Жунмяня такая близость с кем-либо была несвойственна. Тем более — Альфа и Омега. Но, рассудив, что они просто напарники по команде, преподаватель отбросил мысли о романтике. Слишком велика была пропасть в их социальном статусе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В автобусе Жунмянь сел рядом с Линваном. — Еще ехать прилично, вздремни, — предложил Линван.</w:t>
+        <w:t>В автобусе Жунмянь сел рядом с Линваном. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Еще ехать прилично, вздремни, — предложил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я выспался ночью, — отозвался Жунмянь. — Просто немного вялый, посплю попозже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +718,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я уеду сразу домой, — тихо сказал Жунмянь. — Вчерашняя метка только приглушила течку, мне нужно несколько дней побыть под наблюдением врачей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван почувствовал легкую неловкость при упоминании ночи: — Ты прав. Этот препарат — дрянь редкая, лучше отлежаться дома.</w:t>
+        <w:t>Линван почувствовал легкую неловкость при упоминании ночи: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты прав. Этот препарат — дрянь редкая, лучше отлежаться дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь кивнул, внимательно посмотрел на него и, переговорив с Ли Жунянем, покинул автобус на промежуточной остановке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,179 +894,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Этот выскочка возомнил о себе невесть что, пока Ван-гэ нет рядом! Трется возле господина Чу... — прошипел Ян Ху. — Поиграет с ним Чу и выбросит, а он уже небось возомнил себя ровней!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Точно, метит в аристократы, охмурил наследника. Надо проучить его, а то совсем страх потерял, — поддакнул кто-то из толпы. Ян Ху прищурился: — На учениях не вышло, но в академии я найду способ заставить его упасть.</w:t>
+        <w:t>— Точно, метит в аристократы, охмурил наследника. Надо проучить его, а то совсем страх потерял, — поддакнул кто-то из толпы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ян Ху прищурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На учениях не вышло, но в академии я найду способ заставить его упасть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ян-гэ — мастер, раздавит его как муравья! Ты же столько сил приложил в этот раз, без тебя бы пиратов не нашли!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ян Ху самодовольно выпятил грудь. В этой компании быстро «забыли», кто на самом деле нашел логово.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван не принимал их угрозы всерьез. Если бы взгляды могли убивать, он бы уже погиб тысячи раз. К нему подскочил Фэн Шэн и хлопнул по плечу: — Слышал, ты накрыл целое гнездо пиратов! Ну ты даешь! Мы пока досье читали, ты уже дело закрыл. Ну и разрыв у нас в навыках!</w:t>
+        <w:t>Линван не принимал их угрозы всерьез. Если бы взгляды могли убивать, он бы уже погиб тысячи раз. К нему подскочил Фэн Шэн и хлопнул по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слышал, ты накрыл целое гнездо пиратов! Ну ты даешь! Мы пока досье читали, ты уже дело закрыл. Ну и разрыв у нас в навыках!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван улыбнулся: — Просто повезло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не скромничай! Перед тобой большие перспективы, — Фэн Шэн понизил голос. — Ты работаешь под началом председателя, общаешься с ним ближе всех. Постарайся ему угодить. Если маршал Чу тебя заметит и продвинет — это куда лучше, чем пробиваться самому.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван прищурился: — Но я не знаю, как ему угождать. Что он любит?</w:t>
-[...31 lines deleted...]
-        <w:t>Линван спокойно ответил: — За ошибки нужно платить.</w:t>
+        <w:t>Линван прищурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я не знаю, как ему угождать. Что он любит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Шэн развел руками: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да никто не знает. У него есть всё, чего можно пожелать. Но будь осторожен. Говорят, на одном приеме какой-то Альфа попытался его пометить силой, выпустив феромоны. Так Жунмянь его чуть ли не кастрировал прямо там. Семья того парня обанкротилась и исчезла из столицы через пару дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван спокойно ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За ошибки нужно платить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я к тому, что этот Чу — кремень. Он как-то бросил фразу, что если кто-то попытается пометить его против воли, он скорее сам вырежет себе железу, чем подчинится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,83 +1214,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Даже у сына маршала своих проблем хватает. Он был единственным сыном, и многие хотели иметь его в своей семье, поскольку это было равносильно повышению по службе от маршала Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван вернулся в общежитие вместе с Фэн Шэном. Купленные ингибиторы класса А он прихватил с собой — пригодятся для следующего гона. Вспомнив тот брезгливый взгляд Чу Жунмяня, Сюй Линван невольно улыбнулся: класс А — это вовсе не плохо, но Чу Жунмянь явно вырос в неге и роскоши, зацелованный и забалованный семьей. Его капризное недовольство выглядело даже мило и совершенно естественно. «Дорого же он обходится», — подумал Линван.</w:t>
+        <w:t>Сюй Линван вернулся в общежитие вместе с Фэн Шэном. Купленные ингибиторы класса А он прихватил с собой — пригодятся для следующего гона. Вспомнив тот брезгливый взгляд Чу Жунмяня, Сюй Линван невольно улыбнулся: класс А — это вовсе не плохо, но Чу Жунмянь явно вырос в неге и роскоши, зацелованный и забалованный семьей. Его капризное недовольство выглядело даже мило и совершенно естественно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Дорого же он обходится», — подумал Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь вызвал семейного водителя, но поехал не в родовое поместье, а в свою личную виллу — он хотел провести период течки в одиночестве. Особняк напоминал настоящий замок. Выйдя из машины, Чу Жунмянь велел водителю возвращаться: — Передай отцу, что я останусь здесь на несколько дней.</w:t>
+        <w:t>Чу Жунмянь вызвал семейного водителя, но поехал не в родовое поместье, а в свою личную виллу — он хотел провести период течки в одиночестве. Особняк напоминал настоящий замок. Выйдя из машины, Чу Жунмянь велел водителю возвращаться: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Передай отцу, что я останусь здесь на несколько дней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Слушаюсь, молодой господин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1086,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Через час его снова бросило в жар. Открыв глаза, Чу Жунмянь с удивлением отметил, что на этот раз течка протекает на редкость мягко. Он коснулся припухшей железы. Ему казалось, что он всё еще чувствует тонкий аромат текилы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Наверное, кажется, — подумал он. — Ведь феромон уже впитал его организм».</w:t>
+        <w:t>«Наверное, кажется, — подумал он. — Ведь организм уже впитал его феромоны».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь поднялся в спальню. Огромная комната в европейском стиле с роскошным зеркалом, инкрустированным драгоценными камнями, так и дышала богатством. Он откинул волосы и начал рассматривать в зеркале след от укуса — на белоснежной коже он был слишком заметен. Очередная волна жара заставила его сесть на кровать и сделать инъекцию ингибитора. На мгновение он почувствовал себя так, словно ступает по вате, пальцы ног поджались, а бедра мелко задрожали. В голове на миг воцарилась пустота, но когда сознание вернулось, Чу Жунмянь ощутил странную неудовлетворенность. Ему чего-то не хватало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>