--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -158,51 +158,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь разозлился: — Сколько ты еще собираешься раздумывать?! Я же сказал — просто метка! Один укус — и всё. Иначе мне... слишком плохо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван долго смотрел на него, после чего коротко выдохнул: — Хорошо.</w:t>
+        <w:t>Линван долго смотрел на него, после чего коротко выдохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он отложил шприц на тумбочку и попытался накрыть Жунмяня одеялом. Но тот, словно промокший котенок, отчаянно замотал головой: ему было невыносимо жарко, и лишняя ткань только злила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -382,83 +398,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь чувствовал, как по телу всё еще пробегают остаточные разряды тока, а ноги продолжают мелко дрожать. Он инстинктивно потянулся к шее, но, коснувшись места укуса, мгновенно отдернул руку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван тяжело перевел дыхание. Пытаясь взять себя в руки, он негромко произнес: — Всё закончилось.</w:t>
+        <w:t>Линван тяжело перевел дыхание. Пытаясь взять себя в руки, он негромко произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё закончилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Увидев, что Жунмянь совсем обессилел, он заботливо укрыл его одеялом, после чего сходил в ванную за свежими полотенцами и банным халатом. Постепенно душный запах феромонов в комнате начал рассеиваться. Линван с облегчением выдохнул: самый опасный момент остался позади.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тебе нужно ополоснуться, — Линван слегка подтолкнул Жунмяня. Тот хотел было провалиться в сон, но чувство липкости на коже мешало. Он через силу кивнул, взял халат и встал с кровати. Ноги предательски подкосились, и Линвану пришлось его подхватить. — Осторожнее, не спеши.</w:t>
+        <w:t>— Тебе нужно ополоснуться, — Линван слегка подтолкнул Жунмяня. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот хотел было провалиться в сон, но чувство липкости на коже мешало. Он через силу кивнул, взял халат и встал с кровати. Ноги предательски подкосились, и Линвану пришлось его подхватить. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Осторожнее, не спеши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В разгар течки Омеги становятся крайне зависимыми от Альф. В голове Жунмяня мелькнула капризная мысль — попросить Линвана отнести его в ванную на руках, но остатки рассудка подсказали, что это чересчур. Он заперся в душе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,51 +574,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Теперь настал черед Линвана идти в душ. Пока за дверью шумела вода, Жунмянь сидел, погруженный в свои мысли. В ванной Линван скинул мокрую одежду. Под струями горячей воды его широкие плечи и крепкая спина блестели; капли медленно стекали вниз, исчезая за линией бедер. Линван запрокинул голову, тяжело дыша.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он пробыл в душе долго. Когда он вышел, Жунмянь уже спал, свернувшись калачиком под одеялом. Заметив, что каша съедена, Линван прибрал мусор и убрал ингибиторы. С тяжелым вздохом он выключил свет и лег. В темноте его глаза ярко блестели — сна не было ни в одном глазу. Он заставлял себя заснуть, но сознание услужливо подбрасывало образ Жунмяня с его влажными синими глазами. Линван потер пальцы, словно всё еще чувствуя тепло чужой кожи. Он невольно усмехнулся: «Что это со мной? Всегда же был таким выдержанным». Но даже самая крепкая выдержка дает сбой, когда речь идет о таком...</w:t>
+        <w:t>Он пробыл в душе долго. Когда он вышел, Жунмянь уже спал, свернувшись калачиком под одеялом. Заметив, что каша съедена, Линван прибрал мусор и убрал ингибиторы. С тяжелым вздохом он выключил свет и лег. В темноте его глаза ярко блестели — сна не было ни в одном глазу. Он заставлял себя заснуть, но сознание услужливо подбрасывало образ Жунмяня с его влажными синими глазами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван потер пальцы, словно всё еще чувствуя тепло чужой кожи. Он невольно усмехнулся: «Что это со мной? Всегда же был таким выдержанным». Но даже самая крепкая выдержка дает сбой, когда речь идет о таком...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +670,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, — отозвался Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он умылся и переоделся. Одежда оказалась чуть великовата, но сидела вполне прилично. За завтраком между ними повисла ощутимая неловкость. Жунмянь осторожно коснулся железы на шее и сухо кашлянул: — Насчет вчерашнего... спасибо.</w:t>
+        <w:t>Он умылся и переоделся. Одежда оказалась чуть великовата, но сидела вполне прилично. За завтраком между ними повисла ощутимая неловкость. Жунмянь осторожно коснулся железы на шее и сухо кашлянул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Насчет вчерашнего... спасибо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пустяки. Ситуация была критической.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,83 +830,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван хотел возразить, что просто боялся причинить боль или укусить слишком глубоко, но, посмотрев на Жунмяня, решил промолчать. Тот смотрел на него, и в глубине его глаз что-то мерцало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Больше они не проронили ни слова, пока не добрались до отеля, где их ждал Юй Сю. Увидев их, Бета едва не подпрыгнул на месте: — Наконец-то! Вы пропали после такой заварушки! Если бы вы не явились сейчас, я бы уже доложил в академию и поднял на ноги поисковые отряды!</w:t>
+        <w:t>Больше они не проронили ни слова, пока не добрались до отеля, где их ждал Юй Сю. Увидев их, Бета едва не подпрыгнул на месте: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наконец-то! Вы пропали после такой заварушки! Если бы вы не явились сейчас, я бы уже доложил в академию и поднял на ноги поисковые отряды!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вышли небольшие накладки, но всё уже в порядке, — уклонился от подробностей Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Сю заметил, что пока Линван изредка подавал признаки жизни, Жунмянь молчал как партизан. Он подошел к председателю: — Глава, что случилось? Почему вы не отвечали? Я же с ума сходил от беспокойства!</w:t>
+        <w:t>Юй Сю заметил, что пока Линван изредка подавал признаки жизни, Жунмянь молчал как партизан. Он подошел к председателю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глава, что случилось? Почему вы не отвечали? Я же с ума сходил от беспокойства!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Как я мог ответить в таком состоянии? Разве что отправить набор бессвязных символов», — подумал Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,99 +958,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван и Жунмянь синхронно подумали об одном и том же: представить видеозвонок в тот самый момент было решительно невозможно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь ответил за двоих: — Мы попались на небольшую уловку, со связью были проблемы, так что не расспрашивай больше.</w:t>
+        <w:t>Чу Жунмянь ответил за двоих: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы попались на небольшую уловку, со связью были проблемы, так что не расспрашивай больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Сю перевел взгляд с Линвана на Жунмяня и обратно, решив, что лучше действительно не лезть не в свое дело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вы хоть позавтракали? В этот раз кто-то уже поймал Шрама и Тонкого, мы не успели. Но найти целое логово пиратов — это тоже огромная заслуга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При упоминании дела Линван посерьезнел. Юй Сю продолжал ворчать: — Слушайте, я точно помню, что вчера вы уходили в другой одежде. Когда успели переодеться?</w:t>
+        <w:t>При упоминании дела Линван посерьезнел. Юй Сю продолжал ворчать: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушайте, я точно помню, что вчера вы уходили в другой одежде. Когда успели переодеться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>