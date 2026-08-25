--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -46,83 +46,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Учения продлятся три дня. Вы можете использовать свой аккаунт, но нам нужно будет замаскироваться. — проинструктировала Чу Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Сю ухмыльнулся: — С нашим председателем мы точно будем как сыр в масле кататься.</w:t>
-[...31 lines deleted...]
-        <w:t>— Пиратов будут изображать преподаватели? — уточнил Линван. Жунмянь, засовывая пистолет за пояс, загадочно улыбнулся: — Кто знает.</w:t>
+        <w:t>Юй Сю ухмыльнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С нашим председателем мы точно будем как сыр в масле кататься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван улыбнулся, чувствуя азарт вперемешку с легким волнением. Эти военные учения в университете были направлены на сбор информации о космических пиратах. Им нужно было расшифровать подсказки от трех космических пиратов и собрать полную информацию. Тот, кто соберет больше всего информации, займет первое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пиратов будут изображать преподаватели? — уточнил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь, засовывая пистолет за пояс, загадочно улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто знает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Младший Сюй, бывали случаи, когда студентов на таких учениях похищали настоящие пираты или торговцы с черного рынка, — вставил Юй Сю, переодеваясь в гражданское.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +222,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С помощью грима он сделал лицо бледнее, изменил форму носа и вставил специальные накладки на зубы. Через пару минут на месте ослепительного красавца стоял болезненного вида бледный юноша из приличной семьи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Садись, теперь я займусь тобой, — Жунмянь взял инструменты и посмотрел на Линвана. Линван сел. Когда Жунмянь приблизился, обдав его нежным ароматом и теплым дыханием, Линван невольно задержал дыхание, вцепившись в подлокотники кресла. Жунмянь опустил глаза. Его пальцы, всё еще прохладные, скользнули по лбу, переносице и губам Линвана. Лекарственные составы холодили кожу, но в тех местах, где касался Жунмянь, Линвану становилось жарко. Жунмянь слегка сжал его губы: — Открой рот.</w:t>
+        <w:t>— Садись, теперь я займусь тобой, — Жунмянь взял инструменты и посмотрел на Линвана. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван сел. Когда Жунмянь приблизился, обдав его нежным ароматом и теплым дыханием, Линван невольно задержал дыхание, вцепившись в подлокотники кресла. Жунмянь опустил глаза. Его пальцы, всё еще прохладные, скользнули по лбу, переносице и губам Линвана. Лекарственные составы холодили кожу, но в тех местах, где касался Жунмянь, Линвану становилось жарко. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь слегка сжал его губы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Открой рот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван послушно подчинился. Жунмянь вставил силиконовые накладки. Его пальцы на мгновение оказались в плену горячего дыхания Линвана, и кончики его собственных пальцев тут же порозовели. Юй Сю, наблюдавший за этим, почувствовал себя крайне неуютно. Председатель никогда раньше никого не гримировал лично, а уж засовывать пальцы кому-то в рот...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -254,51 +350,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Готово, — выдохнул Жунмянь. Линван подошел к зеркалу. Из него смотрел симпатичный, но совершенно заурядный парень без привычной резкости в чертах лица. В толпе такой точно не привлечет лишнего внимания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Порядок. Выходим, — Жунмянь накинул обычную куртку, и троица покинула кампус. Ректор Ли проводил их напутственной речью: — Автобусы уже ждут. Не забудьте включить GPS-трекеры на браслетах.</w:t>
+        <w:t>— Порядок. Выходим, — Жунмянь накинул обычную куртку, и троица покинула кампус. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ректор Ли проводил их напутственной речью: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Автобусы уже ждут. Не забудьте включить GPS-трекеры на браслетах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Троица прибыла на Первую планету. Для Линвана это был дебют: до этого он видел лишь родную Шестую планету и столичную Императорскую звезду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,83 +462,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Прибыв на место, они первым делом нашли базу. Жунмянь выбрал отель среднего класса, снял три соседних номера и заказал доставку еды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сначала обед, потом придется побегать, — Жунмянь заказал рис с морепродуктами. Линван не стал церемониться и быстро поел. Жунмянь распределил задачи: — Судя по зацепкам, начнем с районов, где чаще всего видели Шрама. Его внешность слишком приметна, чтобы его не запомнили.</w:t>
+        <w:t>— Сначала обед, потом придется побегать, — Жунмянь заказал рис с морепродуктами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван не стал церемониться и быстро поел. Жунмянь распределил задачи: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Судя по зацепкам, начнем с районов, где чаще всего видели Шрама. Его внешность слишком приметна, чтобы его не запомнили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они разошлись. Этот район Первой планеты был портовым: бесконечный поток судов и людей. Сразу за небоскребами начинались трущобы — покосившиеся дома с шаткими лестницами, выглядящие как аварийное жилье. Линван начал с причалов. Купив пачку дешевых сигарет, он присел рядом с грузчиком, который обедал прямо на земле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Прикурить не найдется, старшой? — Линван пристроился сбоку. Тот глянул на него, взял предложенную сигарету и затянулся, не прерывая трапезы. — Дядя, а сколько тут в день можно заработать? — завел разговор Линван. — Я приехал к дядьке, он обещал пристроить на работу. Не видел его тут? — он вывел на экран браслета фото Шрама.</w:t>
+        <w:t>— Прикурить не найдется, старшой? — Линван пристроился сбоку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот глянул на него, взял предложенную сигарету и затянулся, не прерывая трапезы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя, а сколько тут в день можно заработать? — завел разговор Линван. — Я приехал к дядьке, он обещал пристроить на работу. Не видел его тут? — он вывел на экран браслета фото Шрама.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Грузчик задумался: — Лицо знакомое, шрамы такие не каждый день увидишь. Видел его вроде месяца три назад. Лютый мужик. Помню, кто-то его случайно ящиком задел при разгрузке, так он бедолагу чуть до смерти не забил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,99 +702,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я его видел! Он детей ест, папа так сказал! — выпалил один мальчишка. — И людей убивает. Недавно один тип к нему прикопался, так он его с одного удара уложил, насмерть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван помрачнел. Погладив ребенка по голове, он сказал: — Бегите играть.</w:t>
+        <w:t>Линван помрачнел. Погладив ребенка по голове, он сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бегите играть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Итак, Шрам — отморозок с взрывным темпераментом. Обычно пираты стараются не отсвечивать, но этот не стерпел обиды и совершил убийство на глазах у свидетелей. «Уже темнеет. Надо заглянуть в уличные забегаловки и шашлычные», — решил Линван. Он знал психологию таких людей: после «дела» они идут туда, где шумно и много дешевой еды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вечером, купив пакет шашлычков, он вернулся в отель. Юй Сю открыл дверь и буквально выхватил еду из рук: — Шашлык! Ты мой спаситель!</w:t>
-[...15 lines deleted...]
-        <w:t>— Пойдем к председателю, сопоставим данные и составим план на завтра, — предложил Линван. Юй Сю обеспокоенно нахмурился: — Глава неважно себя чувствует. Скинь ему инфу на браслет, он посмотрит.</w:t>
+        <w:t>Вечером, купив пакет шашлычков, он вернулся в отель. Юй Сю открыл дверь и буквально выхватил еду из рук: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шашлык! Ты мой спаситель!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдем к председателю, сопоставим данные и составим план на завтра, — предложил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Сю обеспокоенно нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глава неважно себя чувствует. Скинь ему инфу на браслет, он посмотрит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А он ел?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +910,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сегодня во время разведки наткнулся на Альфу, у которого внезапно начался гон. На улице поднялась паника, я бросился помочь утихомирить его... и в итоге мои собственные железы среагировали на чужие феромоны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ингибитор был слабоват, и хотя полноценную течку он не спровоцировал, Жунмяня мутило, а аппетит пропал. Он органически не выносил запах чужих Альф, и только после долгого душа ему стало легче. Потерев виски, Жунмянь спросил: — Что удалось разузнать тебе?</w:t>
+        <w:t>Ингибитор был слабоват, и хотя полноценную течку он не спровоцировал, Жунмяня мутило, а аппетит пропал. Он органически не выносил запах чужих Альф, и только после долгого душа ему стало легче. Потерев виски, Жунмянь спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что удалось разузнать тебе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван подробно изложил свои находки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,51 +1006,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Председатель, отдыхайте. Я пойду, — сказал Линван. Перед уходом он прихватил мусорный пакет, а у самой двери обернулся и улыбнулся: — Если что-нибудь понадобится — зовите. Я в соседнем номере.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Общаясь с Линваном, Жунмянь не чувствовал той привычной неприязни к Альфам. Он не ощущал его феромонов; тогда, под дождем, промелькнула лишь тонкая нотка алкоголя, которая тут же рассеялась. Вдруг он произнес: — Я пробовал текилу. Но она оказалась такой крепкой, что горло сразу перехватило.</w:t>
+        <w:t>Общаясь с Линваном, Жунмянь не чувствовал той привычной неприязни к Альфам. Он не ощущал его феромонов; тогда, под дождем, промелькнула лишь тонкая нотка алкоголя, которая тут же рассеялась. Вдруг он произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пробовал текилу. Но она оказалась такой крепкой, что горло сразу перехватило.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Перехватило?» Линван посмотрел на Жунмяня. Его взгляд невольно скользнул по губам председателя. Крепкий алкоголь — штука коварная: если горло слишком нежное или... узкое, можно легко поперхнуться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>