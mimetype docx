--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -14,83 +14,131 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван скрывать ничего не стал и просто кивнул. Жунмянь прикинул: — Я слышал, ты зарабатываешь на дуэлях в мех-залах. Если будешь драться чаще, сможешь поднять неплохую сумму.</w:t>
-[...31 lines deleted...]
-        <w:t>Жунмянь порывался сказать, что может просто дать ему денег (уж чего-чего, а финансов у него в избытке), но вовремя осекся — их нынешние отношения пока не позволяли таких жестов. Вместо этого он предложил: — У меня есть «черная карта» одного мех-салона. Если понадобится, могу одолжить, по ней скидка 20%.</w:t>
+        <w:t>Линван скрывать ничего не стал и просто кивнул. Жунмянь прикинул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слышал, ты зарабатываешь на дуэлях в мех-залах. Если будешь драться чаще, сможешь поднять неплохую сумму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван не знал, кто донес на него председателю, но стыдиться ему было нечего — он зарабатывал своим мастерством. Лишь слегка кашлянув, он уточнил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На жизнь мне хватает. Просто я хочу накопить на собственный мех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь порывался сказать, что может просто дать ему денег (уж чего-чего, а финансов у него в избытке), но вовремя осекся — их нынешние отношения пока не позволяли таких жестов. Вместо этого он предложил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня есть «черная карта» одного мех-салона. Если понадобится, могу одолжить, по ней скидка 20%.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Большое спасибо, — улыбнулся Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,179 +222,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ван-гэ, пойдем проверим, что это за тип, — прошипел Ян Ху. — Знает же о ваших отношениях, а всё равно лезет. Явно какой-то проходимец с грязными мыслишками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ван Юй не сводил глаз с пары, но сохранял на лице спокойную улыбку: — Да брось, ты слишком остро реагируешь. Наверное, просто обычный ужин.</w:t>
+        <w:t>Ван Юй не сводил глаз с пары, но сохранял на лице спокойную улыбку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да брось, ты слишком остро реагируешь. Наверное, просто обычный ужин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Слова Ван Юя только подлили масла в огонь. Ян Ху, обуреваемый праведным гневом, рванул вперед. Ван Юю оставалось лишь усмехнуться и последовать за ним, делая вид, что идет «унимать» друга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Чу, какая встреча! А это кто? Что-то я его не припоминаю, — нарочито небрежно бросил Ян Ху, преграждая им путь. Линван посмотрел на Ян Ху, а затем на подошедшую толпу, во главе которой стоял улыбающийся Ван Юй.</w:t>
+        <w:t>— Господин Чу, какая встреча! А это кто? Что-то я его не припоминаю, — нарочито небрежно бросил Ян Ху, преграждая им путь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван посмотрел на Ян Ху, а затем на подошедшую толпу, во главе которой стоял улыбающийся Ван Юй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Давно не виделись, — мягко произнес Ван Юй. — Не ожидал встретить тебя здесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Настроение Жунмяня мгновенно испортилось. Он скрестил руки на груди, и его взгляд заледенел: — А я не ожидал, что мне придется тебя видеть. Дай пройти, мы уходим.</w:t>
-[...31 lines deleted...]
-        <w:t>Кто-то из свиты за спиной Ван Юя вдруг узнал Линвана: — Да это же любимчик наших профессоров! Сюй Линван.</w:t>
+        <w:t>Настроение Жунмяня мгновенно испортилось. Он скрестил руки на груди, и его взгляд заледенел: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я не ожидал, что мне придется тебя видеть. Дай пройти, мы уходим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Ван Юя на секунду застыло — он не ожидал такого резкого отпора при свидетелях. Но он быстро взял себя в руки, сохраняя маску доброжелательности: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И всё же, кто твой спутник? Лицо кажется знакомым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то из свиты за спиной Ван Юя вдруг узнал Линвана: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да это же любимчик наших профессоров! Сюй Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он окинул Линвана оценивающим взглядом, а затем многозначительно посмотрел на Жунмяня. «Альфа из простой семьи с Шестой планеты метит так высоко? Смотри, как бы ветка не обломилась и ты не расшибся в лепешку», — читалось в его глазах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван чувствовал на себе эти взгляды, но лицо его оставалось бесстрастным. Он не проронил ни слова. Жунмянь же окончательно вышел из себя: — Вам-то какое дело? Весь вечер испортили.</w:t>
+        <w:t>Линван чувствовал на себе эти взгляды, но лицо его оставалось бесстрастным. Он не проронил ни слова. Жунмянь же окончательно вышел из себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вам-то какое дело? Весь вечер испортили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Не желая продолжать этот пустой разговор, он схватил Линвана за рукав и, обходя компанию, потянул за собой. Учитывая статус Жунмяня, никто не посмел их остановить. Ван Юй молчал, провожая их тяжелым, темным взглядом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -414,403 +558,675 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Молодой господин, глава семьи просил вас быть внимательнее к господину Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ван Юй глубоко вдохнул: — Я знаю. Не тебе меня учить.</w:t>
-[...31 lines deleted...]
-        <w:t>После метки Омега стал бы зависим от его феромонов, и никуда бы не делся. Ван Юя грела мысль о власти семьи Чу и о красоте самого Жунмяня. «Характер скверный, заносчивый... Слава богу, хоть лицом и родословной вышел, иначе кто бы на таком женился?» — цинично рассуждал он. Омеги должны быть мягкими и покорными, а не такими, как Чу Жунмянь. Но пока приходилось терпеть и играть свою роль.</w:t>
+        <w:t>Ван Юй глубоко вдохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю. Не тебе меня учить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он считал, что делает более чем достаточно. Будучи S-классом, он унижался перед Жунмянем с тех самых пор, как узнал об их совместимости, не заводил интрижек и строил из себя верного рыцаря. А этот неблагодарный теперь наставляет ему рога. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Зря я не нашел шанса поставить ему пожизненную метку, — зло подумал он. — Посмотрел бы я тогда на его спесь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После метки Омега стал бы зависим от его феромонов, и никуда бы не делся. Ван Юя грела мысль о власти семьи Чу и о красоте самого Жунмяня. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Характер скверный, заносчивый... Слава богу, хоть лицом и родословной вышел, иначе кто бы на таком женился?» — цинично рассуждал он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Омеги должны быть мягкими и покорными, а не такими, как Чу Жунмянь. Но пока приходилось терпеть и играть свою роль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь всё еще тащил Линвана за рукав, пока они не вышли в тихое место. Линван мягко напомнил: — Уже можно отпустить.</w:t>
-[...31 lines deleted...]
-        <w:t>Линван спокойно заметил: — Совместимость — это просто цифры. Чтобы жизнь сложилась, нужно стараться обоим.</w:t>
+        <w:t>Жунмянь всё еще тащил Линвана за рукав, пока они не вышли в тихое место. Линван мягко напомнил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже можно отпустить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь смущенно разжал пальцы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня с Ван Юем ничего нет. С тех пор как выяснилось, что у нас высокая совместимость, он стал невыносим — вечно крутится возле нашего дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван спокойно заметил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Совместимость — это просто цифры. Чтобы жизнь сложилась, нужно стараться обоим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот именно! — глаза Жунмяня радостно блеснули. — Но... цифры всё же дают ориентир. Только не сердись: я попросил Комитет проверить нашу с тобой совместимость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван удивился: — Зачем?</w:t>
+        <w:t>Линван удивился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Помнишь, я говорил об этом на вечеринке? Тогда и проверил. Угадай, сколько у нас?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван почувствовал странный укол в сердце, но быстро справился с собой: — Наверное, неплохо.</w:t>
+        <w:t>Линван почувствовал странный укол в сердце, но быстро справился с собой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, неплохо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— 95%! До максимума не хватило всего пяти процентов!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эта новость должна была вскружить голову, но Линван лишь на мгновение удивился. Заметив, что Жунмянь ждет его реакции, он изобразил ответную радость: — Ого, это действительно очень много.</w:t>
-[...15 lines deleted...]
-        <w:t>Когда они прощались, Жунмяню показалось, что Линван уходит каким-то приунывшим. «Странно, — подумал он. — Неужели такая цифра его не обрадовала?» Линван вернулся в общежитие с кашей в голове и, усмехнувшись своим мыслям, лег спать.</w:t>
+        <w:t>Эта новость должна была вскружить голову, но Линван лишь на мгновение удивился. Заметив, что Жунмянь ждет его реакции, он изобразил ответную радость: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, это действительно очень много.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они прощались, Жунмяню показалось, что Линван уходит каким-то приунывшим. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Странно, — подумал он. — Неужели такая цифра его не обрадовала?» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван вернулся в общежитие с кашей в голове и, усмехнувшись своим мыслям, лег спать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Следующие дни прошли в режиме «сон — тренировка». Он готовился к учениям: сначала со своими соседями, потом — притирка с Жунмянем и Юй Сю. Линь И в этот раз не участвовал — у него намечался период гона, и он решил не рисковать, взяв отгул, чтобы провести это время со своим парнем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Временная метка — это хорошо, но пожизненная — еще лучше. После свадьбы поставлю её, и дело с концом, — подытожил Фэн Шэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло И покосился на него: — Я думал, ты уже кого-то метил.</w:t>
-[...47 lines deleted...]
-        <w:t>Фэн Шэн оживился: — Еще какая! От таких пар обычно рождаются Альфы и Омеги высших классов. Аристократы буквально помешаны на этом, для них это залог спокойного прохождения гона и сильного потомства.</w:t>
+        <w:t>Ло И покосился на него: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думал, ты уже кого-то метил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Шэн возмутился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я что, бабник какой? Зачем метить Омегу, если не собираешься жениться? Это же ответственность на всю жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван вышел из душа в банном халате. Вытирая мокрые волосы, он вдруг спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А 95% совместимости — это вообще редкость?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Шэн оживился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Еще какая! От таких пар обычно рождаются Альфы и Омеги высших классов. Аристократы буквально помешаны на этом, для них это залог спокойного прохождения гона и сильного потомства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот оно что... — задумчиво протянул Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Если бы у меня с кем-то было 95%, — мечтательно продолжил Фэн Шэн, — я бы сразу влюбился по уши и потащил бы в ЗАГС!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло И добавил: — Я бы даже знакомиться не стал, сразу бы женился.</w:t>
+        <w:t>Ло И добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы даже знакомиться не стал, сразу бы женился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,115 +1262,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: 【А я только из душа.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В голове у Жунмяня тут же нарисовалась картина. Он видел в лагере раскачанных офицеров, но ему не нравились слишком мощные, «маслянистые» мышцы. Ему по душе были сухие, красивые линии, за которыми скрывалась реальная сила. Они поболтали еще немного, и Жунмянь уже набрал сообщение: 【Хочешь быть моим парнем?】, но тут же его удалил.</w:t>
-[...31 lines deleted...]
-        <w:t>— В этот раз мы должны взять первое место, — бросил он Юй Сю. Юй Сю: — Само собой, председатель. В разведке мне нет равных.</w:t>
+        <w:t>В голове у Жунмяня тут же нарисовалась картина. Он видел в лагере раскачанных офицеров, но ему не нравились слишком мощные, «маслянистые» мышцы. Ему по душе были сухие, красивые линии, за которыми скрывалась реальная сила. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они поболтали еще немного, и Жунмянь уже набрал сообщение: 【Хочешь быть моим парнем?】, но тут же его удалил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рановато. Нельзя выглядеть слишком отчаявшимся. Сюй Линвану было 19 лет, возраст для брака подходящий, но играть свадьбу на первом курсе... он даже покраснел от собственных мыслей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Надо сначала добиться успехов в учебе», — решил он, хотя в успехе своего плана не сомневался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этот раз мы должны взять первое место, — бросил он Юй Сю. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Сю: — Само собой, председатель. В разведке мне нет равных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Как Бета, Юй Сю имел преимущество — он не зависел от феромонов, что делало его идеальным разведчиком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Может, позовем еще кого-то из студсовета? — предложил Юй Сю. Жунмянь покачал годовой: — Нет. В этот раз будем ориентироваться на Сюй Линвана.</w:t>
+        <w:t>— Может, позовем еще кого-то из студсовета? — предложил Юй Сю. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь покачал годовой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. В этот раз будем ориентироваться на Сюй Линвана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он не любил лишних людей. Троих вполне достаточно, чтобы не превращать команду в неповоротливое стадо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>